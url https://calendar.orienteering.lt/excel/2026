--- v3 (2026-03-21)
+++ v4 (2026-05-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="316">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="353">
   <si>
     <t>2026 Lietuvos orientavimosi renginiai</t>
   </si>
   <si>
     <t>2026-01-17</t>
   </si>
   <si>
     <t>2026-01-18</t>
   </si>
   <si>
     <t>Lietuvos OSS čempionatas</t>
   </si>
   <si>
     <t>OSS</t>
   </si>
   <si>
     <t>vidutinė ir ilga</t>
   </si>
   <si>
     <t>M/V 12 - 70</t>
   </si>
   <si>
     <t>Latvija</t>
   </si>
   <si>
@@ -215,89 +215,92 @@
   <si>
     <t>estafetės</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/19wB1qsDEJZRkircCWMoLkkDbZ0K73Nf8/view</t>
   </si>
   <si>
     <t>2026-04-11</t>
   </si>
   <si>
     <t>2026-04-12</t>
   </si>
   <si>
     <t>Pavasario taurė / Lietuvos OS takais čempionatas</t>
   </si>
   <si>
     <t>vidutinė, ilga / PreO ir TempO</t>
   </si>
   <si>
     <t>Trako-Milkyčių, Lazdijų raj,</t>
   </si>
   <si>
     <t>Medeina OK</t>
   </si>
   <si>
-    <t>https://www.springcup.lt/</t>
+    <t>https://drive.google.com/file/d/1XznL89RoWz8CcNyFUh_SqhgTU_PyU-Mw/view</t>
   </si>
   <si>
     <t>2026-04-18</t>
   </si>
   <si>
     <t>Lietuvos OS bėgte čempionatas</t>
   </si>
   <si>
     <t>bendras startas</t>
   </si>
   <si>
     <t>M/V 16 - 90</t>
   </si>
   <si>
     <t>Papoškė</t>
   </si>
   <si>
     <t>VŠĮ Forest stadiums</t>
   </si>
   <si>
     <t>https://orienteering.lt/2026-m-lietuvos-cempionatai/2026-m-lietuvos-os-begte-cempionatas-bendro-starto-trasoje/</t>
   </si>
   <si>
     <t>2026-04-19</t>
   </si>
   <si>
     <t>Forestadiums taurė</t>
   </si>
   <si>
     <t>vidutinė</t>
   </si>
   <si>
     <t>V/M 10-80</t>
   </si>
   <si>
     <t>Forest Stadiums</t>
   </si>
   <si>
+    <t>https://dbsportas.lt/lt/varz/2026036</t>
+  </si>
+  <si>
     <t>MTBO Horizontas</t>
   </si>
   <si>
     <t>OSKD</t>
   </si>
   <si>
     <t>V/M 10 - 75</t>
   </si>
   <si>
     <t>Klaipėdos raj.</t>
   </si>
   <si>
     <t>Horizontas SK</t>
   </si>
   <si>
     <t>https://skhorizontas.lt/orientavimosi-varzybos/</t>
   </si>
   <si>
     <t>2026-04-25</t>
   </si>
   <si>
     <t>2026-04-26</t>
   </si>
   <si>
     <t>Lietuvos OSKD čemp. sprintas ir vidutinė</t>
@@ -317,152 +320,149 @@
   <si>
     <t>2026-05-02</t>
   </si>
   <si>
     <t>2026-05-03</t>
   </si>
   <si>
     <t>Šilo taurė</t>
   </si>
   <si>
     <t>ilga / vidutinė</t>
   </si>
   <si>
     <t>V/M 12 - 90</t>
   </si>
   <si>
     <t>Prienų raj.</t>
   </si>
   <si>
     <t>Šilas OSK</t>
   </si>
   <si>
     <t>https://tengris.lt/wp-content/uploads/2026/03/Prienu-Silo-Taure2026.pdf</t>
   </si>
   <si>
-    <t>2026-05-06</t>
-[...13 lines deleted...]
-  <si>
     <t>2026-05-08</t>
   </si>
   <si>
     <t>2026-05-10</t>
   </si>
   <si>
     <t>Vilnius 2026</t>
   </si>
   <si>
     <t>sprintas / vidutinė / persekiojimas</t>
   </si>
   <si>
     <t>V/M 8 - 90</t>
   </si>
   <si>
     <t>Perkūnas OSK</t>
   </si>
   <si>
     <t>https://www.perkunas.lt/</t>
   </si>
   <si>
     <t>2026-05-16</t>
   </si>
   <si>
     <t>2026-05-23</t>
   </si>
   <si>
     <t>Pasaulinė orientavimosi sporto savaitė</t>
   </si>
   <si>
     <t>Bėgte, OSKD, OSS, Takais, Rogaining</t>
   </si>
   <si>
     <t>Visos</t>
   </si>
   <si>
     <t>Lietuva</t>
   </si>
   <si>
+    <t>https://orienteering.lt/pasauline-orientavimosi-sporto-savaite/</t>
+  </si>
+  <si>
     <t>2026-05-17</t>
   </si>
   <si>
     <t>J.Vileišio taurė</t>
   </si>
   <si>
     <t>Bombardynė</t>
   </si>
   <si>
     <t>Oriens OSK</t>
   </si>
   <si>
+    <t>https://tengris.lt/wp-content/uploads/2026/05/JV-biuletenis-2.pdf</t>
+  </si>
+  <si>
     <t>2026-05-21</t>
   </si>
   <si>
     <t>Lietuvos mokyklų žaidynės</t>
   </si>
   <si>
     <t>Moksleiviai</t>
   </si>
   <si>
     <t>Panevėžys</t>
   </si>
   <si>
     <t>Feniks OSK, LINEŠA</t>
   </si>
   <si>
+    <t>https://lmz.lt/sporto-sakos/orientavimosi-sportas/</t>
+  </si>
+  <si>
     <t>OS festivalis</t>
   </si>
   <si>
     <t>http://osfestivalis.lt</t>
   </si>
   <si>
     <t>2026-05-24</t>
   </si>
   <si>
     <t>Saulės estafetės</t>
   </si>
   <si>
     <t>VM -14-70</t>
   </si>
   <si>
     <t>Vilniaus raj.</t>
   </si>
   <si>
     <t>Saulė OSK</t>
   </si>
   <si>
+    <t>https://tengris.lt/wp-content/uploads/2026/05/Saules-estafeciu-nuostatai-2026-1.pdf</t>
+  </si>
+  <si>
     <t>2026-05-30</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>Palangos čempionatas / Lietuvos vaikų, jaunučių, jaunių komandinis čemp.</t>
   </si>
   <si>
     <t>vidutinė / sprintas</t>
   </si>
   <si>
     <t>V/M 10 - 80</t>
   </si>
   <si>
     <t>Palanga</t>
   </si>
   <si>
     <t>2026-06-06</t>
   </si>
   <si>
     <t>2026-06-07</t>
   </si>
   <si>
     <t>Lietuvos OS bėgte čemp. sprintas, eliminavimo sprintas, sprinto estafetės</t>
@@ -494,50 +494,53 @@
   <si>
     <t>V/M 8 - 80</t>
   </si>
   <si>
     <t>Kuršių Nerija</t>
   </si>
   <si>
     <t>https://dbsportas.lt/lt/varz/2026011</t>
   </si>
   <si>
     <t>2026-06-19</t>
   </si>
   <si>
     <t>2026-06-21</t>
   </si>
   <si>
     <t>Takas 2026</t>
   </si>
   <si>
     <t>Vidutinė, Ilga, sprintas</t>
   </si>
   <si>
     <t>Takas OSK</t>
   </si>
   <si>
+    <t>https://oktakas.lt/takas3days</t>
+  </si>
+  <si>
     <t>2026-06-26</t>
   </si>
   <si>
     <t>2026-06-28</t>
   </si>
   <si>
     <t>Lietuvos OSKD čemp. bendras startas / Baltijos šalių OSKD čempionatas</t>
   </si>
   <si>
     <t>sprintas / bendras startas / vidutinė</t>
   </si>
   <si>
     <t>https://orienteering.lt/2026-m-lietuvos-cempionatai/2026-m-lietuvos-oskd-cempionatas-2/</t>
   </si>
   <si>
     <t>2026-07-25</t>
   </si>
   <si>
     <t>2026-07-26</t>
   </si>
   <si>
     <t>Jūros šventė 2026</t>
   </si>
   <si>
     <t>Bėgte, OSKD</t>
@@ -584,50 +587,53 @@
   <si>
     <t>2026-08-23</t>
   </si>
   <si>
     <t>Klajūno taurė</t>
   </si>
   <si>
     <t>Molėtų raj.</t>
   </si>
   <si>
     <t>Klajūnas OSK</t>
   </si>
   <si>
     <t>2026-08-29</t>
   </si>
   <si>
     <t>2026-08-30</t>
   </si>
   <si>
     <t>EOC selection race</t>
   </si>
   <si>
     <t>vidutinė / ilga</t>
   </si>
   <si>
+    <t>http://eoc2026.lt</t>
+  </si>
+  <si>
     <t>2026-09-05</t>
   </si>
   <si>
     <t>2026-09-06</t>
   </si>
   <si>
     <t>Lietuvos OS bėgte čemp. vidutinė ir Lietuvos klubų taurė</t>
   </si>
   <si>
     <t>vidutinė ir estafetės</t>
   </si>
   <si>
     <t>Rokiškio raj.</t>
   </si>
   <si>
     <t>https://orienteering.lt/2026-m-lietuvos-cempionatai/2026-m-lietuvos-os-begte-cempionatas-vidutineje-trasoje/</t>
   </si>
   <si>
     <t>2026-09-12</t>
   </si>
   <si>
     <t>2026-09-13</t>
   </si>
   <si>
     <t>Vilniaus taurė</t>
@@ -836,56 +842,62 @@
   <si>
     <t>2026-04-24</t>
   </si>
   <si>
     <t>Pasaulio OS bėgte taurė</t>
   </si>
   <si>
     <t>Šveicarija</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>Pasaulio OSKD taurė</t>
   </si>
   <si>
     <t>Vengrija</t>
   </si>
   <si>
     <t>2026-05-15</t>
   </si>
   <si>
     <t>Baltijos čempionatas</t>
   </si>
   <si>
+    <t>Ilga ir estafetės</t>
+  </si>
+  <si>
     <t>Estija</t>
   </si>
   <si>
     <t>EOF</t>
   </si>
   <si>
+    <t>https://www.okvoru.ee/boc2026/</t>
+  </si>
+  <si>
     <t>2026-05-22</t>
   </si>
   <si>
     <t>2026-05-28</t>
   </si>
   <si>
     <t>Europos OSKD čempionatas / Pasaulio OSKD taurė</t>
   </si>
   <si>
     <t>Portugalija</t>
   </si>
   <si>
     <t>Europos jaunimo OSKD čempionatas</t>
   </si>
   <si>
     <t>Europos jaunių OSKD čempionatas</t>
   </si>
   <si>
     <t>2026-05-27</t>
   </si>
   <si>
     <t>2026-06-25</t>
   </si>
   <si>
     <t>2026-06-27</t>
@@ -960,50 +972,149 @@
     <t>Pasaulio OSKD čempionatas</t>
   </si>
   <si>
     <t>Pasaulio jaunimo OSKD čempionatas</t>
   </si>
   <si>
     <t>2026-09-09</t>
   </si>
   <si>
     <t>Pasaulio OSKD veteranų čempionatas</t>
   </si>
   <si>
     <t>Didžioji Britanija</t>
   </si>
   <si>
     <t>2026-09-22</t>
   </si>
   <si>
     <t>Europos OS bėgte čempionatas / Pasaulio OS bėgte taurė</t>
   </si>
   <si>
     <t>2026 Kiti orientavimosi renginiai</t>
   </si>
   <si>
     <t>2026 Atviros treniruotės</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>II turas - Balninkai</t>
+  </si>
+  <si>
+    <t>Alytus</t>
+  </si>
+  <si>
+    <t>https://www.okdainava.lt/misko-takeliais-2026/</t>
+  </si>
+  <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
+    <t>Apuoko sprintai. Popiškės</t>
+  </si>
+  <si>
+    <t>OSK Apuokas</t>
+  </si>
+  <si>
+    <t>https://vilniausketvirtadieniai.lt/apuoko-lyga/2026</t>
+  </si>
+  <si>
+    <t>3 etapas - Kauno B. Brazdžionio mokykla</t>
+  </si>
+  <si>
+    <t>Rokas Barauskas, Tadas Dementavičius</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/p/Kauno-Antradieniai-100075660769574/</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>III turas - Varčia</t>
+  </si>
+  <si>
+    <t>2026-04-14</t>
+  </si>
+  <si>
+    <t>4 etapas - Šančiai</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>1 etapas, Poilsio parkas</t>
+  </si>
+  <si>
+    <t>Vidutinė</t>
+  </si>
+  <si>
+    <t>M12-60, V12-60, DM17-21, DV17-21</t>
+  </si>
+  <si>
+    <t>MSC, Horizontas</t>
+  </si>
+  <si>
+    <t>https://skhorizontas.lt</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>5 etapas - Šančiai</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>IV turas - Muiželėnai</t>
+  </si>
+  <si>
+    <t>II etapas - Giruliai</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>6 etapas - Žaliakalnis</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>III etapas - Smiltynė</t>
+  </si>
+  <si>
+    <t>Alytaus šilas</t>
+  </si>
+  <si>
+    <t>2026-05-14</t>
+  </si>
+  <si>
+    <t>Dainava (sprintas)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1317,54 +1428,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I81"/>
+  <dimension ref="A1:I94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A81" sqref="A81"/>
+      <selection activeCell="A80" sqref="A80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="75" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="28" customWidth="true" style="0"/>
     <col min="8" max="8" width="28" customWidth="true" style="0"/>
     <col min="9" max="9" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
@@ -1741,1365 +1852,1658 @@
         <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>75</v>
       </c>
       <c r="C18" t="s">
         <v>76</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
         <v>77</v>
       </c>
       <c r="F18" t="s">
         <v>78</v>
       </c>
       <c r="G18" t="s">
         <v>26</v>
       </c>
       <c r="H18" t="s">
         <v>79</v>
       </c>
+      <c r="I18" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>75</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E19" t="s">
         <v>77</v>
       </c>
       <c r="F19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H19" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D20" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E20" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G20" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B21" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G21" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H21" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I21" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
+      </c>
+      <c r="B22" t="s">
+        <v>103</v>
       </c>
       <c r="C22" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H22" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
       <c r="I22" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B23" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C23" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D23" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="E23" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="F23" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G23" t="s">
-        <v>26</v>
+        <v>114</v>
       </c>
       <c r="H23" t="s">
-        <v>111</v>
+        <v>27</v>
       </c>
       <c r="I23" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B24" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C24" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D24" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>12</v>
+      </c>
+      <c r="E24" t="s">
+        <v>42</v>
       </c>
       <c r="G24" t="s">
         <v>118</v>
       </c>
       <c r="H24" t="s">
-        <v>27</v>
+        <v>119</v>
+      </c>
+      <c r="I24" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>42</v>
+        <v>13</v>
+      </c>
+      <c r="F25" t="s">
+        <v>123</v>
       </c>
       <c r="G25" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="H25" t="s">
-        <v>122</v>
+        <v>125</v>
+      </c>
+      <c r="I25" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="C26" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
-      <c r="E26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G26" t="s">
-        <v>126</v>
+        <v>26</v>
       </c>
       <c r="H26" t="s">
-        <v>127</v>
+        <v>27</v>
+      </c>
+      <c r="I26" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>129</v>
       </c>
       <c r="C27" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
+      <c r="E27" t="s">
+        <v>59</v>
+      </c>
+      <c r="F27" t="s">
+        <v>131</v>
+      </c>
       <c r="G27" t="s">
-        <v>26</v>
+        <v>132</v>
       </c>
       <c r="H27" t="s">
-        <v>27</v>
+        <v>133</v>
       </c>
       <c r="I27" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>135</v>
+      </c>
+      <c r="B28" t="s">
+        <v>136</v>
       </c>
       <c r="C28" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>59</v>
+        <v>138</v>
       </c>
       <c r="F28" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="G28" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="H28" t="s">
-        <v>134</v>
+        <v>85</v>
+      </c>
+      <c r="I28" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B29" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="C29" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="F29" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="G29" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="H29" t="s">
-        <v>84</v>
+        <v>146</v>
+      </c>
+      <c r="I29" t="s">
+        <v>147</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="B30" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="C30" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="F30" t="s">
-        <v>97</v>
+        <v>152</v>
       </c>
       <c r="G30" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="H30" t="s">
-        <v>146</v>
+        <v>79</v>
       </c>
       <c r="I30" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="B31" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="C31" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
       <c r="E31" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="G31" t="s">
-        <v>153</v>
+        <v>51</v>
       </c>
       <c r="H31" t="s">
-        <v>79</v>
+        <v>159</v>
       </c>
       <c r="I31" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B32" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="C32" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="D32" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E32" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="G32" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="H32" t="s">
         <v>159</v>
       </c>
+      <c r="I32" t="s">
+        <v>165</v>
+      </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="B33" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="C33" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="D33" t="s">
-        <v>81</v>
+        <v>169</v>
       </c>
       <c r="E33" t="s">
-        <v>163</v>
+        <v>138</v>
+      </c>
+      <c r="F33" t="s">
+        <v>170</v>
       </c>
       <c r="G33" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H33" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="I33" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="B34" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="C34" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="D34" t="s">
-        <v>168</v>
+        <v>12</v>
       </c>
       <c r="E34" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="G34" t="s">
-        <v>20</v>
+        <v>177</v>
       </c>
       <c r="H34" t="s">
-        <v>170</v>
+        <v>92</v>
       </c>
       <c r="I34" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="B35" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="C35" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
-      <c r="E35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="H35" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="I35" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C36" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
+      <c r="E36" t="s">
+        <v>77</v>
+      </c>
+      <c r="F36" t="s">
+        <v>43</v>
+      </c>
       <c r="G36" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="H36" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>186</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>182</v>
+        <v>187</v>
+      </c>
+      <c r="B37" t="s">
+        <v>188</v>
       </c>
       <c r="C37" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="H37" t="s">
-        <v>185</v>
+        <v>27</v>
+      </c>
+      <c r="I37" t="s">
+        <v>191</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="B38" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="C38" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>189</v>
+        <v>195</v>
+      </c>
+      <c r="G38" t="s">
+        <v>196</v>
       </c>
       <c r="H38" t="s">
-        <v>27</v>
+        <v>119</v>
+      </c>
+      <c r="I38" t="s">
+        <v>197</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="B39" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="C39" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="G39" t="s">
-        <v>194</v>
+        <v>26</v>
       </c>
       <c r="H39" t="s">
-        <v>122</v>
+        <v>202</v>
       </c>
       <c r="I39" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="B40" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="C40" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="D40" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E40" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="G40" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>200</v>
+        <v>66</v>
       </c>
       <c r="I40" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="B41" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="C41" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="D41" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="E41" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="G41" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="H41" t="s">
-        <v>66</v>
+        <v>213</v>
       </c>
       <c r="I41" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>215</v>
+      </c>
+      <c r="B42" t="s">
+        <v>216</v>
+      </c>
+      <c r="C42" t="s">
+        <v>217</v>
+      </c>
+      <c r="D42" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" t="s">
         <v>207</v>
       </c>
-      <c r="B42" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G42" t="s">
-        <v>51</v>
+        <v>218</v>
       </c>
       <c r="H42" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="I42" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="C43" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
       <c r="E43" t="s">
-        <v>205</v>
+        <v>77</v>
       </c>
       <c r="G43" t="s">
-        <v>216</v>
+        <v>20</v>
       </c>
       <c r="H43" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C44" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
       <c r="E44" t="s">
         <v>77</v>
       </c>
       <c r="G44" t="s">
-        <v>20</v>
+        <v>224</v>
       </c>
       <c r="H44" t="s">
-        <v>21</v>
+        <v>225</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="C45" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45" t="s">
         <v>77</v>
       </c>
+      <c r="F45" t="s">
+        <v>43</v>
+      </c>
       <c r="G45" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="H45" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>224</v>
+        <v>230</v>
+      </c>
+      <c r="B46" t="s">
+        <v>231</v>
       </c>
       <c r="C46" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="D46" t="s">
-        <v>12</v>
+        <v>169</v>
       </c>
       <c r="E46" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>233</v>
       </c>
       <c r="G46" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="H46" t="s">
-        <v>227</v>
+        <v>213</v>
+      </c>
+      <c r="I46" t="s">
+        <v>235</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="C47" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="D47" t="s">
-        <v>168</v>
+        <v>238</v>
       </c>
       <c r="E47" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="G47" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="H47" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>146</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="C48" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="D48" t="s">
-        <v>236</v>
+        <v>12</v>
       </c>
       <c r="E48" t="s">
-        <v>237</v>
+        <v>243</v>
+      </c>
+      <c r="F48" t="s">
+        <v>6</v>
       </c>
       <c r="G48" t="s">
-        <v>238</v>
+        <v>26</v>
       </c>
       <c r="H48" t="s">
-        <v>146</v>
+        <v>244</v>
+      </c>
+      <c r="I48" t="s">
+        <v>245</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="C49" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="D49" t="s">
-        <v>12</v>
+        <v>238</v>
       </c>
       <c r="E49" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>238</v>
       </c>
       <c r="G49" t="s">
         <v>26</v>
       </c>
       <c r="H49" t="s">
-        <v>242</v>
+        <v>35</v>
       </c>
       <c r="I49" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="C50" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="D50" t="s">
-        <v>236</v>
+        <v>12</v>
       </c>
       <c r="E50" t="s">
-        <v>236</v>
+        <v>13</v>
+      </c>
+      <c r="F50" t="s">
+        <v>43</v>
       </c>
       <c r="G50" t="s">
         <v>26</v>
       </c>
       <c r="H50" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>251</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="C51" t="s">
-        <v>248</v>
+        <v>11</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
-      <c r="F51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G51" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>249</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="53" spans="1:9">
-[...16 lines deleted...]
-        <v>15</v>
+    <row r="54" spans="1:9">
+      <c r="A54" s="1" t="s">
+        <v>254</v>
       </c>
     </row>
     <row r="55" spans="1:9">
-      <c r="A55" s="1" t="s">
-        <v>252</v>
+      <c r="A55" t="s">
+        <v>255</v>
+      </c>
+      <c r="B55" t="s">
+        <v>17</v>
+      </c>
+      <c r="C55" t="s">
+        <v>256</v>
+      </c>
+      <c r="D55" t="s">
+        <v>4</v>
+      </c>
+      <c r="G55" t="s">
+        <v>257</v>
+      </c>
+      <c r="H55" t="s">
+        <v>258</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="B56" t="s">
-        <v>17</v>
+        <v>260</v>
       </c>
       <c r="C56" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="D56" t="s">
         <v>4</v>
       </c>
       <c r="G56" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="H56" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B57" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C57" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="D57" t="s">
         <v>4</v>
       </c>
       <c r="G57" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="H57" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="B58" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C58" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="D58" t="s">
         <v>4</v>
       </c>
       <c r="G58" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="H58" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="B59" t="s">
-        <v>263</v>
+        <v>88</v>
       </c>
       <c r="C59" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="D59" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G59" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="H59" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="B60" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="C60" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="G60" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="H60" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="B61" t="s">
-        <v>94</v>
+        <v>116</v>
       </c>
       <c r="C61" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="D61" t="s">
-        <v>81</v>
+        <v>12</v>
+      </c>
+      <c r="E61" t="s">
+        <v>276</v>
       </c>
       <c r="G61" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="H61" t="s">
-        <v>256</v>
+        <v>278</v>
+      </c>
+      <c r="I61" t="s">
+        <v>279</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="B62" t="s">
-        <v>119</v>
+        <v>281</v>
       </c>
       <c r="C62" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="D62" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="G62" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="H62" t="s">
-        <v>275</v>
+        <v>258</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="B63" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C63" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="D63" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G63" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="H63" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="B64" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C64" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="D64" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G64" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="H64" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="B65" t="s">
-        <v>277</v>
+        <v>136</v>
       </c>
       <c r="C65" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
       <c r="D65" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="G65" t="s">
-        <v>279</v>
+        <v>262</v>
       </c>
       <c r="H65" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="B66" t="s">
-        <v>136</v>
+        <v>288</v>
       </c>
       <c r="C66" t="s">
-        <v>267</v>
+        <v>289</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
       <c r="G66" t="s">
-        <v>260</v>
+        <v>290</v>
       </c>
       <c r="H66" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>283</v>
+        <v>162</v>
       </c>
       <c r="B67" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="C67" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
       <c r="G67" t="s">
-        <v>286</v>
+        <v>262</v>
       </c>
       <c r="H67" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>161</v>
+        <v>293</v>
       </c>
       <c r="B68" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="C68" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="D68" t="s">
         <v>12</v>
       </c>
       <c r="G68" t="s">
-        <v>260</v>
+        <v>296</v>
       </c>
       <c r="H68" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="B69" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="C69" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="D69" t="s">
         <v>12</v>
       </c>
       <c r="G69" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="H69" t="s">
-        <v>256</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="B70" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="C70" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="D70" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="G70" t="s">
-        <v>279</v>
+        <v>304</v>
       </c>
       <c r="H70" t="s">
-        <v>296</v>
+        <v>258</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="B71" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="C71" t="s">
-        <v>299</v>
+        <v>269</v>
       </c>
       <c r="D71" t="s">
-        <v>49</v>
+        <v>12</v>
       </c>
       <c r="G71" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="H71" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="B72" t="s">
-        <v>302</v>
+        <v>173</v>
       </c>
       <c r="C72" t="s">
-        <v>267</v>
+        <v>309</v>
       </c>
       <c r="D72" t="s">
         <v>12</v>
       </c>
       <c r="G72" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="H72" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="B73" t="s">
-        <v>172</v>
+        <v>188</v>
       </c>
       <c r="C73" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="D73" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="G73" t="s">
-        <v>300</v>
+        <v>262</v>
       </c>
       <c r="H73" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="B74" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C74" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="D74" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G74" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="H74" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B75" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="C75" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="D75" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G75" t="s">
-        <v>260</v>
+        <v>315</v>
       </c>
       <c r="H75" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="B76" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="C76" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="D76" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="G76" t="s">
-        <v>311</v>
+        <v>114</v>
       </c>
       <c r="H76" t="s">
-        <v>256</v>
-[...24 lines deleted...]
-        <v>314</v>
+        <v>258</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" s="1" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="1" t="s">
+        <v>319</v>
       </c>
     </row>
     <row r="81" spans="1:9">
-      <c r="A81" s="1" t="s">
-        <v>315</v>
+      <c r="A81" t="s">
+        <v>320</v>
+      </c>
+      <c r="C81" t="s">
+        <v>321</v>
+      </c>
+      <c r="D81" t="s">
+        <v>12</v>
+      </c>
+      <c r="G81" t="s">
+        <v>322</v>
+      </c>
+      <c r="H81" t="s">
+        <v>213</v>
+      </c>
+      <c r="I81" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82" t="s">
+        <v>324</v>
+      </c>
+      <c r="C82" t="s">
+        <v>325</v>
+      </c>
+      <c r="D82" t="s">
+        <v>12</v>
+      </c>
+      <c r="G82" t="s">
+        <v>26</v>
+      </c>
+      <c r="H82" t="s">
+        <v>326</v>
+      </c>
+      <c r="I82" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" t="s">
+        <v>324</v>
+      </c>
+      <c r="C83" t="s">
+        <v>328</v>
+      </c>
+      <c r="D83" t="s">
+        <v>12</v>
+      </c>
+      <c r="G83" t="s">
+        <v>14</v>
+      </c>
+      <c r="H83" t="s">
+        <v>329</v>
+      </c>
+      <c r="I83" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84" t="s">
+        <v>331</v>
+      </c>
+      <c r="C84" t="s">
+        <v>332</v>
+      </c>
+      <c r="D84" t="s">
+        <v>12</v>
+      </c>
+      <c r="G84" t="s">
+        <v>322</v>
+      </c>
+      <c r="H84" t="s">
+        <v>213</v>
+      </c>
+      <c r="I84" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85" t="s">
+        <v>333</v>
+      </c>
+      <c r="C85" t="s">
+        <v>334</v>
+      </c>
+      <c r="D85" t="s">
+        <v>12</v>
+      </c>
+      <c r="G85" t="s">
+        <v>14</v>
+      </c>
+      <c r="H85" t="s">
+        <v>329</v>
+      </c>
+      <c r="I85" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" t="s">
+        <v>335</v>
+      </c>
+      <c r="C86" t="s">
+        <v>336</v>
+      </c>
+      <c r="D86" t="s">
+        <v>169</v>
+      </c>
+      <c r="E86" t="s">
+        <v>337</v>
+      </c>
+      <c r="F86" t="s">
+        <v>338</v>
+      </c>
+      <c r="G86" t="s">
+        <v>20</v>
+      </c>
+      <c r="H86" t="s">
+        <v>339</v>
+      </c>
+      <c r="I86" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87" t="s">
+        <v>341</v>
+      </c>
+      <c r="C87" t="s">
+        <v>342</v>
+      </c>
+      <c r="D87" t="s">
+        <v>12</v>
+      </c>
+      <c r="G87" t="s">
+        <v>14</v>
+      </c>
+      <c r="H87" t="s">
+        <v>329</v>
+      </c>
+      <c r="I87" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88" t="s">
+        <v>343</v>
+      </c>
+      <c r="C88" t="s">
+        <v>344</v>
+      </c>
+      <c r="D88" t="s">
+        <v>12</v>
+      </c>
+      <c r="G88" t="s">
+        <v>322</v>
+      </c>
+      <c r="H88" t="s">
+        <v>213</v>
+      </c>
+      <c r="I88" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89" t="s">
+        <v>343</v>
+      </c>
+      <c r="C89" t="s">
+        <v>345</v>
+      </c>
+      <c r="D89" t="s">
+        <v>169</v>
+      </c>
+      <c r="G89" t="s">
+        <v>20</v>
+      </c>
+      <c r="H89" t="s">
+        <v>339</v>
+      </c>
+      <c r="I89" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90" t="s">
+        <v>346</v>
+      </c>
+      <c r="C90" t="s">
+        <v>347</v>
+      </c>
+      <c r="D90" t="s">
+        <v>12</v>
+      </c>
+      <c r="G90" t="s">
+        <v>14</v>
+      </c>
+      <c r="H90" t="s">
+        <v>329</v>
+      </c>
+      <c r="I90" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9">
+      <c r="A91" t="s">
+        <v>348</v>
+      </c>
+      <c r="C91" t="s">
+        <v>349</v>
+      </c>
+      <c r="D91" t="s">
+        <v>169</v>
+      </c>
+      <c r="G91" t="s">
+        <v>20</v>
+      </c>
+      <c r="H91" t="s">
+        <v>339</v>
+      </c>
+      <c r="I91" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92" t="s">
+        <v>348</v>
+      </c>
+      <c r="C92" t="s">
+        <v>350</v>
+      </c>
+      <c r="D92" t="s">
+        <v>12</v>
+      </c>
+      <c r="G92" t="s">
+        <v>350</v>
+      </c>
+      <c r="H92" t="s">
+        <v>213</v>
+      </c>
+      <c r="I92" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93" t="s">
+        <v>348</v>
+      </c>
+      <c r="C93" t="s">
+        <v>350</v>
+      </c>
+      <c r="D93" t="s">
+        <v>12</v>
+      </c>
+      <c r="G93" t="s">
+        <v>322</v>
+      </c>
+      <c r="H93" t="s">
+        <v>213</v>
+      </c>
+      <c r="I93" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" t="s">
+        <v>351</v>
+      </c>
+      <c r="C94" t="s">
+        <v>352</v>
+      </c>
+      <c r="D94" t="s">
+        <v>12</v>
+      </c>
+      <c r="G94" t="s">
+        <v>322</v>
+      </c>
+      <c r="H94" t="s">
+        <v>213</v>
+      </c>
+      <c r="I94" t="s">
+        <v>323</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A55:I55"/>
-[...1 lines deleted...]
-    <mergeCell ref="A81:I81"/>
+    <mergeCell ref="A54:I54"/>
+    <mergeCell ref="A78:I78"/>
+    <mergeCell ref="A80:I80"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026</vt:lpstr>