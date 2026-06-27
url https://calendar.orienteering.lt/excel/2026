--- v4 (2026-05-13)
+++ v5 (2026-06-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="353">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="364">
   <si>
     <t>2026 Lietuvos orientavimosi renginiai</t>
   </si>
   <si>
     <t>2026-01-17</t>
   </si>
   <si>
     <t>2026-01-18</t>
   </si>
   <si>
     <t>Lietuvos OSS čempionatas</t>
   </si>
   <si>
     <t>OSS</t>
   </si>
   <si>
     <t>vidutinė ir ilga</t>
   </si>
   <si>
     <t>M/V 12 - 70</t>
   </si>
   <si>
     <t>Latvija</t>
   </si>
   <si>
@@ -551,59 +551,59 @@
   <si>
     <t>Jaunystė OSK</t>
   </si>
   <si>
     <t>https://www.okjaunyste.lt/sea-festival-2026/</t>
   </si>
   <si>
     <t>2026-08-14</t>
   </si>
   <si>
     <t>2026-08-16</t>
   </si>
   <si>
     <t>Telse 2026</t>
   </si>
   <si>
     <t>sprintas / vidutinė / vidutinė</t>
   </si>
   <si>
     <t>Telšių raj.</t>
   </si>
   <si>
     <t>http://www.telsiuklubas.lt</t>
   </si>
   <si>
-    <t>2026-08-17</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-08-19</t>
   </si>
   <si>
     <t>LOSF vasaros stovykla</t>
   </si>
   <si>
+    <t>Sprintas, vidutinė, rogaining</t>
+  </si>
+  <si>
     <t>https://orienteering.lt/varzybos-ir-trasos/losf-vasaros-stovykla/</t>
   </si>
   <si>
     <t>2026-08-23</t>
   </si>
   <si>
     <t>Klajūno taurė</t>
   </si>
   <si>
     <t>Molėtų raj.</t>
   </si>
   <si>
     <t>Klajūnas OSK</t>
   </si>
   <si>
     <t>2026-08-29</t>
   </si>
   <si>
     <t>2026-08-30</t>
   </si>
   <si>
     <t>EOC selection race</t>
   </si>
   <si>
     <t>vidutinė / ilga</t>
@@ -884,104 +884,131 @@
   <si>
     <t>Europos OSKD čempionatas / Pasaulio OSKD taurė</t>
   </si>
   <si>
     <t>Portugalija</t>
   </si>
   <si>
     <t>Europos jaunimo OSKD čempionatas</t>
   </si>
   <si>
     <t>Europos jaunių OSKD čempionatas</t>
   </si>
   <si>
     <t>2026-05-27</t>
   </si>
   <si>
     <t>2026-06-25</t>
   </si>
   <si>
     <t>2026-06-27</t>
   </si>
   <si>
     <t>Europos jaunių, jaunučių čempionatas</t>
   </si>
   <si>
+    <t>sprintas, ilga, estafetės</t>
+  </si>
+  <si>
     <t>Slovėnija</t>
   </si>
   <si>
+    <t>https://www.eyoc2026.si/</t>
+  </si>
+  <si>
     <t>2026-07-04</t>
   </si>
   <si>
     <t>Pasaulio jaunimo OS bėgte čempionatas</t>
   </si>
   <si>
+    <t>sprintas, sprinto estafetės, vidutinė, ilga, estafetės</t>
+  </si>
+  <si>
+    <t>https://www.jwoc2026.se/</t>
+  </si>
+  <si>
     <t>2026-07-06</t>
   </si>
   <si>
     <t>2026-07-11</t>
   </si>
   <si>
     <t>Pasaulio OS bėgte čempionatas</t>
   </si>
   <si>
     <t>Italija</t>
   </si>
   <si>
+    <t>https://woc2026.com/</t>
+  </si>
+  <si>
     <t>2026-07-27</t>
   </si>
   <si>
     <t>2026-08-01</t>
   </si>
   <si>
     <t>Pasaulio studentų OS bėgte čempionatas</t>
   </si>
   <si>
+    <t>sprintas, sprinto estafetės, eliminavimo sprintas, vidutinė</t>
+  </si>
+  <si>
     <t>FISU, IOF</t>
   </si>
   <si>
+    <t>https://orienteering2026.fisu.net/</t>
+  </si>
+  <si>
     <t>2026-07-29</t>
   </si>
   <si>
     <t>2026-08-04</t>
   </si>
   <si>
     <t>Europos OS takais čempionatas</t>
   </si>
   <si>
     <t>Lenkija</t>
   </si>
   <si>
     <t>2026-08-05</t>
   </si>
   <si>
     <t>2026-05-09</t>
   </si>
   <si>
+    <t>vidutinė, ilga, estafetės</t>
+  </si>
+  <si>
     <t>Čekija</t>
   </si>
   <si>
+    <t>https://test.wcup.cz/en/homepage/</t>
+  </si>
+  <si>
     <t>2026-08-08</t>
   </si>
   <si>
     <t>Pasaulio OS bėgte vetaranų čempionatas</t>
   </si>
   <si>
     <t>2026-08-25</t>
   </si>
   <si>
     <t>Pasaulio OSKD čempionatas</t>
   </si>
   <si>
     <t>Pasaulio jaunimo OSKD čempionatas</t>
   </si>
   <si>
     <t>2026-09-09</t>
   </si>
   <si>
     <t>Pasaulio OSKD veteranų čempionatas</t>
   </si>
   <si>
     <t>Didžioji Britanija</t>
   </si>
   <si>
     <t>2026-09-22</t>
@@ -1071,50 +1098,56 @@
     <t>IV turas - Muiželėnai</t>
   </si>
   <si>
     <t>II etapas - Giruliai</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>6 etapas - Žaliakalnis</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>III etapas - Smiltynė</t>
   </si>
   <si>
     <t>Alytaus šilas</t>
   </si>
   <si>
     <t>2026-05-14</t>
   </si>
   <si>
     <t>Dainava (sprintas)</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>Likiškėliai (sprintas)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1428,51 +1461,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I94"/>
+  <dimension ref="A1:I95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A80" sqref="A80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="75" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="28" customWidth="true" style="0"/>
     <col min="8" max="8" width="28" customWidth="true" style="0"/>
     <col min="9" max="9" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
@@ -2289,60 +2322,63 @@
       </c>
       <c r="B34" t="s">
         <v>174</v>
       </c>
       <c r="C34" t="s">
         <v>175</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34" t="s">
         <v>176</v>
       </c>
       <c r="G34" t="s">
         <v>177</v>
       </c>
       <c r="H34" t="s">
         <v>92</v>
       </c>
       <c r="I34" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>174</v>
+      </c>
+      <c r="B35" t="s">
         <v>179</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>180</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="G35" t="s">
         <v>177</v>
       </c>
       <c r="H35" t="s">
         <v>27</v>
       </c>
       <c r="I35" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>183</v>
       </c>
       <c r="C36" t="s">
         <v>184</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36" t="s">
         <v>77</v>
       </c>
       <c r="F36" t="s">
@@ -2951,551 +2987,601 @@
         <v>269</v>
       </c>
       <c r="D65" t="s">
         <v>12</v>
       </c>
       <c r="G65" t="s">
         <v>262</v>
       </c>
       <c r="H65" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>287</v>
       </c>
       <c r="B66" t="s">
         <v>288</v>
       </c>
       <c r="C66" t="s">
         <v>289</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
+      <c r="E66" t="s">
+        <v>290</v>
+      </c>
       <c r="G66" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="H66" t="s">
         <v>258</v>
+      </c>
+      <c r="I66" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C67" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="D67" t="s">
         <v>12</v>
+      </c>
+      <c r="E67" t="s">
+        <v>295</v>
       </c>
       <c r="G67" t="s">
         <v>262</v>
       </c>
       <c r="H67" t="s">
         <v>258</v>
       </c>
+      <c r="I67" t="s">
+        <v>296</v>
+      </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B68" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="C68" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="D68" t="s">
         <v>12</v>
       </c>
+      <c r="E68" t="s">
+        <v>144</v>
+      </c>
       <c r="G68" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="H68" t="s">
         <v>258</v>
       </c>
+      <c r="I68" t="s">
+        <v>301</v>
+      </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="B69" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="C69" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="D69" t="s">
         <v>12</v>
+      </c>
+      <c r="E69" t="s">
+        <v>305</v>
       </c>
       <c r="G69" t="s">
         <v>283</v>
       </c>
       <c r="H69" t="s">
-        <v>300</v>
+        <v>306</v>
+      </c>
+      <c r="I69" t="s">
+        <v>307</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="B70" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C70" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="D70" t="s">
         <v>49</v>
       </c>
       <c r="G70" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="H70" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="B71" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="C71" t="s">
         <v>269</v>
       </c>
       <c r="D71" t="s">
         <v>12</v>
       </c>
+      <c r="E71" t="s">
+        <v>314</v>
+      </c>
       <c r="G71" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="H71" t="s">
         <v>258</v>
       </c>
+      <c r="I71" t="s">
+        <v>316</v>
+      </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="D72" t="s">
         <v>12</v>
       </c>
       <c r="G72" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="H72" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="B73" t="s">
         <v>188</v>
       </c>
       <c r="C73" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="D73" t="s">
         <v>82</v>
       </c>
       <c r="G73" t="s">
         <v>262</v>
       </c>
       <c r="H73" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="B74" t="s">
         <v>188</v>
       </c>
       <c r="C74" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="D74" t="s">
         <v>82</v>
       </c>
       <c r="G74" t="s">
         <v>262</v>
       </c>
       <c r="H74" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="B75" t="s">
         <v>199</v>
       </c>
       <c r="C75" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
       <c r="D75" t="s">
         <v>82</v>
       </c>
       <c r="G75" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="H75" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>316</v>
+        <v>325</v>
       </c>
       <c r="B76" t="s">
         <v>210</v>
       </c>
       <c r="C76" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="D76" t="s">
         <v>12</v>
       </c>
       <c r="G76" t="s">
         <v>114</v>
       </c>
       <c r="H76" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>320</v>
+        <v>329</v>
       </c>
       <c r="C81" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="D81" t="s">
         <v>12</v>
       </c>
       <c r="G81" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="H81" t="s">
         <v>213</v>
       </c>
       <c r="I81" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="C82" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="D82" t="s">
         <v>12</v>
       </c>
       <c r="G82" t="s">
         <v>26</v>
       </c>
       <c r="H82" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="I82" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="C83" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="D83" t="s">
         <v>12</v>
       </c>
       <c r="G83" t="s">
         <v>14</v>
       </c>
       <c r="H83" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="I83" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
+        <v>340</v>
+      </c>
+      <c r="C84" t="s">
+        <v>341</v>
+      </c>
+      <c r="D84" t="s">
+        <v>12</v>
+      </c>
+      <c r="G84" t="s">
         <v>331</v>
-      </c>
-[...7 lines deleted...]
-        <v>322</v>
       </c>
       <c r="H84" t="s">
         <v>213</v>
       </c>
       <c r="I84" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="C85" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="D85" t="s">
         <v>12</v>
       </c>
       <c r="G85" t="s">
         <v>14</v>
       </c>
       <c r="H85" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="I85" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>335</v>
+        <v>344</v>
       </c>
       <c r="C86" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="D86" t="s">
         <v>169</v>
       </c>
       <c r="E86" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
       <c r="F86" t="s">
-        <v>338</v>
+        <v>347</v>
       </c>
       <c r="G86" t="s">
         <v>20</v>
       </c>
       <c r="H86" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="I86" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>341</v>
+        <v>350</v>
       </c>
       <c r="C87" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
       <c r="D87" t="s">
         <v>12</v>
       </c>
       <c r="G87" t="s">
         <v>14</v>
       </c>
       <c r="H87" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="I87" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
-        <v>343</v>
+        <v>352</v>
       </c>
       <c r="C88" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
       <c r="D88" t="s">
         <v>12</v>
       </c>
       <c r="G88" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="H88" t="s">
         <v>213</v>
       </c>
       <c r="I88" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
-        <v>343</v>
+        <v>352</v>
       </c>
       <c r="C89" t="s">
-        <v>345</v>
+        <v>354</v>
       </c>
       <c r="D89" t="s">
         <v>169</v>
       </c>
       <c r="G89" t="s">
         <v>20</v>
       </c>
       <c r="H89" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="I89" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
-        <v>346</v>
+        <v>355</v>
       </c>
       <c r="C90" t="s">
-        <v>347</v>
+        <v>356</v>
       </c>
       <c r="D90" t="s">
         <v>12</v>
       </c>
       <c r="G90" t="s">
         <v>14</v>
       </c>
       <c r="H90" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="I90" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="C91" t="s">
-        <v>349</v>
+        <v>358</v>
       </c>
       <c r="D91" t="s">
         <v>169</v>
       </c>
       <c r="G91" t="s">
         <v>20</v>
       </c>
       <c r="H91" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="I91" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="C92" t="s">
-        <v>350</v>
+        <v>359</v>
       </c>
       <c r="D92" t="s">
         <v>12</v>
       </c>
       <c r="G92" t="s">
-        <v>350</v>
+        <v>359</v>
       </c>
       <c r="H92" t="s">
         <v>213</v>
       </c>
       <c r="I92" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="C93" t="s">
-        <v>350</v>
+        <v>359</v>
       </c>
       <c r="D93" t="s">
         <v>12</v>
       </c>
       <c r="G93" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="H93" t="s">
         <v>213</v>
       </c>
       <c r="I93" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="C94" t="s">
-        <v>352</v>
+        <v>361</v>
       </c>
       <c r="D94" t="s">
         <v>12</v>
       </c>
       <c r="G94" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="H94" t="s">
         <v>213</v>
       </c>
       <c r="I94" t="s">
-        <v>323</v>
+        <v>332</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95" t="s">
+        <v>362</v>
+      </c>
+      <c r="C95" t="s">
+        <v>363</v>
+      </c>
+      <c r="D95" t="s">
+        <v>12</v>
+      </c>
+      <c r="G95" t="s">
+        <v>331</v>
+      </c>
+      <c r="H95" t="s">
+        <v>213</v>
+      </c>
+      <c r="I95" t="s">
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A54:I54"/>
     <mergeCell ref="A78:I78"/>
     <mergeCell ref="A80:I80"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>