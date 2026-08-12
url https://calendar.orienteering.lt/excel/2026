--- v5 (2026-06-27)
+++ v6 (2026-08-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="364">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="658">
   <si>
     <t>2026 Lietuvos orientavimosi renginiai</t>
   </si>
   <si>
     <t>2026-01-17</t>
   </si>
   <si>
     <t>2026-01-18</t>
   </si>
   <si>
     <t>Lietuvos OSS čempionatas</t>
   </si>
   <si>
     <t>OSS</t>
   </si>
   <si>
     <t>vidutinė ir ilga</t>
   </si>
   <si>
     <t>M/V 12 - 70</t>
   </si>
   <si>
     <t>Latvija</t>
   </si>
   <si>
@@ -575,50 +575,53 @@
   <si>
     <t>2026-08-19</t>
   </si>
   <si>
     <t>LOSF vasaros stovykla</t>
   </si>
   <si>
     <t>Sprintas, vidutinė, rogaining</t>
   </si>
   <si>
     <t>https://orienteering.lt/varzybos-ir-trasos/losf-vasaros-stovykla/</t>
   </si>
   <si>
     <t>2026-08-23</t>
   </si>
   <si>
     <t>Klajūno taurė</t>
   </si>
   <si>
     <t>Molėtų raj.</t>
   </si>
   <si>
     <t>Klajūnas OSK</t>
   </si>
   <si>
+    <t>https://klajunas.lt/svarbu/2026-m-klajuno-taures-nuostatai/</t>
+  </si>
+  <si>
     <t>2026-08-29</t>
   </si>
   <si>
     <t>2026-08-30</t>
   </si>
   <si>
     <t>EOC selection race</t>
   </si>
   <si>
     <t>vidutinė / ilga</t>
   </si>
   <si>
     <t>http://eoc2026.lt</t>
   </si>
   <si>
     <t>2026-09-05</t>
   </si>
   <si>
     <t>2026-09-06</t>
   </si>
   <si>
     <t>Lietuvos OS bėgte čemp. vidutinė ir Lietuvos klubų taurė</t>
   </si>
   <si>
     <t>vidutinė ir estafetės</t>
@@ -737,86 +740,110 @@
   <si>
     <t>vidutinė/vidutinė</t>
   </si>
   <si>
     <t>Noškūnai</t>
   </si>
   <si>
     <t>https://orienteering.lt/2026-m-lietuvos-cempionatai/2026-m-lietuvos-taure/</t>
   </si>
   <si>
     <t>2026-10-24</t>
   </si>
   <si>
     <t>Atrask Krekenavą Rogaining</t>
   </si>
   <si>
     <t>Rogaining</t>
   </si>
   <si>
     <t>rogaining</t>
   </si>
   <si>
     <t>Lekėčiai</t>
   </si>
   <si>
+    <t>2026-10-31</t>
+  </si>
+  <si>
+    <t>Plungė Rogaining</t>
+  </si>
+  <si>
+    <t>rogainingas</t>
+  </si>
+  <si>
+    <t>OSK Versmė</t>
+  </si>
+  <si>
+    <t>https://orienteering.lt/lietuvos-rogaining-lyga/</t>
+  </si>
+  <si>
     <t>2026-11-07</t>
   </si>
   <si>
     <t>Ąžuolo sprintų taurė</t>
   </si>
   <si>
     <t>Sprintas</t>
   </si>
   <si>
     <t>OK Ąžuolas</t>
   </si>
   <si>
     <t>https://www.okazuolas.lt/</t>
   </si>
   <si>
     <t>2026-11-14</t>
   </si>
   <si>
     <t>Vilnius Rogaining</t>
   </si>
   <si>
     <t>http://rogaining.lt</t>
   </si>
   <si>
     <t>2026-11-21</t>
   </si>
   <si>
     <t>Vilniaus m. čempionatas</t>
   </si>
   <si>
     <t>Sostinės sporto centras</t>
   </si>
   <si>
     <t>2026-11-28</t>
   </si>
   <si>
+    <t>2026-11-29</t>
+  </si>
+  <si>
+    <t>Kauno Rogainingas</t>
+  </si>
+  <si>
+    <t>OSK Arboro / OSK Takas</t>
+  </si>
+  <si>
     <t>2026-12-12</t>
   </si>
   <si>
     <t>2026 Tarptautiniai orientavimosi renginiai</t>
   </si>
   <si>
     <t>2026-01-21</t>
   </si>
   <si>
     <t>Pasaulio OSS taurė / Pasaulio U23 OSS čempionatas</t>
   </si>
   <si>
     <t>Bulgarija</t>
   </si>
   <si>
     <t>IOF</t>
   </si>
   <si>
     <t>2026-02-05</t>
   </si>
   <si>
     <t>2026-02-08</t>
   </si>
   <si>
     <t>Pasaulio jaunimo OSS čempionatas</t>
@@ -1001,153 +1028,1008 @@
   <si>
     <t>Pasaulio jaunimo OSKD čempionatas</t>
   </si>
   <si>
     <t>2026-09-09</t>
   </si>
   <si>
     <t>Pasaulio OSKD veteranų čempionatas</t>
   </si>
   <si>
     <t>Didžioji Britanija</t>
   </si>
   <si>
     <t>2026-09-22</t>
   </si>
   <si>
     <t>Europos OS bėgte čempionatas / Pasaulio OS bėgte taurė</t>
   </si>
   <si>
     <t>2026 Kiti orientavimosi renginiai</t>
   </si>
   <si>
     <t>2026 Atviros treniruotės</t>
   </si>
   <si>
+    <t>2026-02-06</t>
+  </si>
+  <si>
+    <t>Vingis, IOF konferencija</t>
+  </si>
+  <si>
+    <t>OSK Apuokas</t>
+  </si>
+  <si>
+    <t>https://vilniausketvirtadieniai.lt/apuoko-lyga/2025</t>
+  </si>
+  <si>
+    <t>2026-03-08</t>
+  </si>
+  <si>
+    <t>Fabijoniškės ir Ozas</t>
+  </si>
+  <si>
+    <t>Forest stadiums</t>
+  </si>
+  <si>
+    <t>https://foreststadiums.lt</t>
+  </si>
+  <si>
+    <t>2026-03-11</t>
+  </si>
+  <si>
+    <t>Pasakų parkas. - Lazdynai</t>
+  </si>
+  <si>
+    <t>2026-03-15</t>
+  </si>
+  <si>
+    <t>Gudeliai</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
+  </si>
+  <si>
+    <t>Bukčiai</t>
+  </si>
+  <si>
+    <t>2026-03-19</t>
+  </si>
+  <si>
+    <t>Skersinė, Pasiruošimas</t>
+  </si>
+  <si>
+    <t>Vabalninko kel. 10 km. Žalioji</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/groups/panevezioos</t>
+  </si>
+  <si>
+    <t>Vilūniškės, Apšilimas</t>
+  </si>
+  <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
+    <t>J. Urbšio progimnazija</t>
+  </si>
+  <si>
+    <t>Rokas Barauskas, Tadas Dementavičius</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/p/Kauno-Antradieniai-100075660769574/</t>
+  </si>
+  <si>
+    <t>Pagermantės miškas</t>
+  </si>
+  <si>
+    <t>Telšiai OSK, Versmė OSK</t>
+  </si>
+  <si>
+    <t>https://telsiuklubas.lt/</t>
+  </si>
+  <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
+    <t>Vingio parkas</t>
+  </si>
+  <si>
+    <t>Klimbalė</t>
+  </si>
+  <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
+    <t>Antakalnis</t>
+  </si>
+  <si>
+    <t>https://vilniausketvirtadieniai.lt/informacija</t>
+  </si>
+  <si>
+    <t>Pažaislio šilas (pliažas</t>
+  </si>
+  <si>
+    <t>Saulius Kireilis, Algimantas Dambrauskas</t>
+  </si>
+  <si>
+    <t>https://www.ovisiems.lt/</t>
+  </si>
+  <si>
+    <t>Vidzgiris</t>
+  </si>
+  <si>
+    <t>Alytus</t>
+  </si>
+  <si>
+    <t>https://www.okdainava.lt/misko-takeliais-2026/</t>
+  </si>
+  <si>
+    <t>Vilktupis. Žalioji</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>Piromontas, Miesto Sprintas</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>Nemuno sala</t>
+  </si>
+  <si>
+    <t>Pervainių miškas</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>Gudeliai prie upės</t>
+  </si>
+  <si>
+    <t>Uoselys. Žalioji. GPS koordinatės 55,840947, 24,578695</t>
+  </si>
+  <si>
     <t>2026-04-02</t>
   </si>
   <si>
-    <t>II turas - Balninkai</t>
-[...5 lines deleted...]
-    <t>https://www.okdainava.lt/misko-takeliais-2026/</t>
+    <t>Kleboniškio miškas</t>
+  </si>
+  <si>
+    <t>Balninkai</t>
+  </si>
+  <si>
+    <t>2026-04-06</t>
+  </si>
+  <si>
+    <t>Aleksandravas</t>
   </si>
   <si>
     <t>2026-04-07</t>
   </si>
   <si>
-    <t>Apuoko sprintai. Popiškės</t>
-[...2 lines deleted...]
-    <t>OSK Apuokas</t>
+    <t>Alsėdžiai</t>
+  </si>
+  <si>
+    <t>Popiškės</t>
+  </si>
+  <si>
+    <t>Kauno B. Brazdžionio mokykla</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
+    <t>Turniškės</t>
+  </si>
+  <si>
+    <t>Salduvė</t>
+  </si>
+  <si>
+    <t>Šiauliai</t>
+  </si>
+  <si>
+    <t>Sakas OSK</t>
+  </si>
+  <si>
+    <t>https://www.sakas.lt/azimutas/</t>
+  </si>
+  <si>
+    <t>Žalioji. Sukilėlių kapas.GPS kord.55,50,03,6;24,33,20,2</t>
+  </si>
+  <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
+    <t>Pilaitė</t>
+  </si>
+  <si>
+    <t>Panemunės šilas (Vičiūnai</t>
+  </si>
+  <si>
+    <t>Jono Totoraičio progimnazija</t>
+  </si>
+  <si>
+    <t>Marijampolė</t>
+  </si>
+  <si>
+    <t>Labirintas</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/okjavonis</t>
+  </si>
+  <si>
+    <t>Varčia</t>
+  </si>
+  <si>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>Meno mokykla, Sprintas</t>
+  </si>
+  <si>
+    <t>2026-04-14</t>
+  </si>
+  <si>
+    <t>Šeškinė</t>
+  </si>
+  <si>
+    <t>Buožėnų piliakalnis</t>
+  </si>
+  <si>
+    <t>Šančiai</t>
+  </si>
+  <si>
+    <t>2026-04-15</t>
+  </si>
+  <si>
+    <t>Medžiakalnis</t>
+  </si>
+  <si>
+    <t>Bubiai</t>
+  </si>
+  <si>
+    <t>Vilkapieviai</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>Markučiai</t>
+  </si>
+  <si>
+    <t>Kleboniškio miškas (Murava</t>
+  </si>
+  <si>
+    <t>Degučiai</t>
+  </si>
+  <si>
+    <t>Poilsio parkas</t>
+  </si>
+  <si>
+    <t>MSC, Horizontas</t>
+  </si>
+  <si>
+    <t>https://skhorizontas.lt</t>
+  </si>
+  <si>
+    <t>1 etapas, Poilsio parkas</t>
+  </si>
+  <si>
+    <t>Vidutinė</t>
+  </si>
+  <si>
+    <t>M12-60, V12-60, DM17-21, DV17-21</t>
+  </si>
+  <si>
+    <t>2026-04-21</t>
+  </si>
+  <si>
+    <t>Pašilaičiai</t>
+  </si>
+  <si>
+    <t>Plungė</t>
+  </si>
+  <si>
+    <t>2026-04-22</t>
+  </si>
+  <si>
+    <t>Ozas nuo Akropolio</t>
+  </si>
+  <si>
+    <t>Pageluvis</t>
+  </si>
+  <si>
+    <t>Margiai</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>Lampėdžių miškas (Autobuso stotelė</t>
+  </si>
+  <si>
+    <t>Gudelių miškas</t>
+  </si>
+  <si>
+    <t>Muiželėnai</t>
+  </si>
+  <si>
+    <t>Giruliai</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>Paupys. Miesto Sprintas</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>Viršuliškės</t>
+  </si>
+  <si>
+    <t>Rupšių miškas</t>
+  </si>
+  <si>
+    <t>Žaliakalnis</t>
+  </si>
+  <si>
+    <t>2026-04-29</t>
+  </si>
+  <si>
+    <t>Riešės miškas</t>
+  </si>
+  <si>
+    <t>Vainagiai</t>
+  </si>
+  <si>
+    <t>Tarūškų miškas. Grikienai</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>Belmontas</t>
+  </si>
+  <si>
+    <t>Romainių miškas (Romainių g. 15</t>
+  </si>
+  <si>
+    <t>Vytauto parkas</t>
+  </si>
+  <si>
+    <t>Smiltynė, Kopgalis</t>
+  </si>
+  <si>
+    <t>Alytaus šilas</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>Užupis. Miesto Sprintas</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>Justiniškės</t>
+  </si>
+  <si>
+    <t>Saulėtekis</t>
+  </si>
+  <si>
+    <t>Telšiai centrinis stadionas</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>Kryžbarkas</t>
+  </si>
+  <si>
+    <t>Berčiūnai</t>
+  </si>
+  <si>
+    <t>2026-05-07</t>
+  </si>
+  <si>
+    <t>Kaminai</t>
+  </si>
+  <si>
+    <t>Palemonas (Marių gatvė</t>
+  </si>
+  <si>
+    <t>Melnragė, Naftos bazė</t>
+  </si>
+  <si>
+    <t>Tarpučiai</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>neįvyks</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>Miškiniai</t>
+  </si>
+  <si>
+    <t>Saugėnai (Ašigalio g</t>
+  </si>
+  <si>
+    <t>Plungė A.Jucio progimnazija</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>TV bokštas ir Karoliniškių šlaitas dalis</t>
+  </si>
+  <si>
+    <t>2026-05-14</t>
+  </si>
+  <si>
+    <t>Dvarčionys</t>
+  </si>
+  <si>
+    <t>Kleboniškio miškas (Ašigalio g. pėsčiųjų viadukas</t>
+  </si>
+  <si>
+    <t>Vasaros estrada</t>
+  </si>
+  <si>
+    <t>Guobai</t>
+  </si>
+  <si>
+    <t>Naujamiestis. Karaimų kapinės. koord. 55,681268,24,159466</t>
+  </si>
+  <si>
+    <t>Dainava (sprintas) - Mokyklų žaidynės</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>Lukiškės</t>
+  </si>
+  <si>
+    <t>Petrašiūnai</t>
+  </si>
+  <si>
+    <t>Plungės Parkas</t>
+  </si>
+  <si>
+    <t>2026-05-20</t>
+  </si>
+  <si>
+    <t>Skardelio ežeras</t>
+  </si>
+  <si>
+    <t>Juodlė</t>
+  </si>
+  <si>
+    <t>Poezijos parkas</t>
+  </si>
+  <si>
+    <t>Žalioji</t>
+  </si>
+  <si>
+    <t>Likiškėliai (sprintas</t>
+  </si>
+  <si>
+    <t>Karoliniškės</t>
+  </si>
+  <si>
+    <t>Karmėlavos miškas, Margava</t>
+  </si>
+  <si>
+    <t>Naujamiestis (Arka</t>
+  </si>
+  <si>
+    <t>Vingis, OS Festivalis</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>Tuskulėnai, Miesto Sprintas</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>Centras</t>
+  </si>
+  <si>
+    <t>Vilijampolės baseinas (Naujas žemėlapis</t>
+  </si>
+  <si>
+    <t>Telšiai Kosmonautai</t>
+  </si>
+  <si>
+    <t>Antavilio ežeras</t>
+  </si>
+  <si>
+    <t>Šiauliai, Šiaulių viešbutis</t>
+  </si>
+  <si>
+    <t>Kalniukai</t>
+  </si>
+  <si>
+    <t>Ąžuolynas (Zoologjios sodas</t>
+  </si>
+  <si>
+    <t>Kairiai</t>
+  </si>
+  <si>
+    <t>Šaudykla</t>
+  </si>
+  <si>
+    <t>Vilniaus senamiestis, Sereikiškių p.., Miesto Sprintas</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>Paupys, Užupis., Miesto Sprintas</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>Telšiai amfiteatras</t>
+  </si>
+  <si>
+    <t>Panerys</t>
   </si>
   <si>
     <t>https://vilniausketvirtadieniai.lt/apuoko-lyga/2026</t>
   </si>
   <si>
-    <t>3 etapas - Kauno B. Brazdžionio mokykla</t>
-[...77 lines deleted...]
-    <t>Likiškėliai (sprintas)</t>
+    <t>Senamiestis</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>Šiauliai, Juventos progimnazija</t>
+  </si>
+  <si>
+    <t>Uoselys</t>
+  </si>
+  <si>
+    <t>Vingriai, Miesto Sprintas</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>Rotušės aikštė (sprintas</t>
+  </si>
+  <si>
+    <t>Jomantas</t>
+  </si>
+  <si>
+    <t>Kulautuvos miškas (prie mokyklos</t>
+  </si>
+  <si>
+    <t>Naujamiestis (Vydūno skveras</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>Skansenas</t>
+  </si>
+  <si>
+    <t>Šančių ąžuolynas</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>Taruškos</t>
+  </si>
+  <si>
+    <t>Tapelių ežeras</t>
+  </si>
+  <si>
+    <t>2026-06-11</t>
+  </si>
+  <si>
+    <t>Ozas</t>
+  </si>
+  <si>
+    <t>Noreikiškės (autobusų st. "Universiteto bendrabučiai"</t>
+  </si>
+  <si>
+    <t>Pajuodžiai, Jukola treniruotė</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>Draugystės parkas</t>
+  </si>
+  <si>
+    <t>2026-06-17</t>
+  </si>
+  <si>
+    <t>Balžio ežeras</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>Karačiūnai</t>
+  </si>
+  <si>
+    <t>Vabalninko kel. 5 km Žalioji</t>
+  </si>
+  <si>
+    <t>Smėlynė</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>Žirmūnai</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>Balžis</t>
+  </si>
+  <si>
+    <t>2026-07-12</t>
+  </si>
+  <si>
+    <t>Vilkabrastis, Liepos treniruotė</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>Verkiai</t>
+  </si>
+  <si>
+    <t>2026-07-18</t>
+  </si>
+  <si>
+    <t>Šliožiai</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>Šilėnai</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>Vismaliukai</t>
+  </si>
+  <si>
+    <t>2026-08-02</t>
+  </si>
+  <si>
+    <t>Avietynė, Rugpjūčio treniruotė</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>Aukštagiris</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>Vismalai</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>Strielčiukai</t>
+  </si>
+  <si>
+    <t>Taurakalnis</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
+    <t>Tapeliai - Vilkiškės</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>Balninkai (arba Tolkūnai</t>
+  </si>
+  <si>
+    <t>Gulbinėliai</t>
+  </si>
+  <si>
+    <t>Pažaislio šilas</t>
+  </si>
+  <si>
+    <t>Gulbinai</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>Šilėnai (kietieji) taip taip bus pirmadienis</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>Pohulianka</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>Svilė</t>
+  </si>
+  <si>
+    <t>Medžiakalnis (žemėlapio pusė kur be pelkių</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>Varčia (baltoji dalis</t>
+  </si>
+  <si>
+    <t>Kalvarijos</t>
+  </si>
+  <si>
+    <t>Panemunės šilas</t>
+  </si>
+  <si>
+    <t>Klaipėdos miškas (LIDL</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>Žvejai</t>
+  </si>
+  <si>
+    <t>Dainų parkas</t>
+  </si>
+  <si>
+    <t>Sapieginė</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>Smiltynė, Naujoji perkėla</t>
+  </si>
+  <si>
+    <t>Mokolai</t>
+  </si>
+  <si>
+    <t>Lazdynai</t>
+  </si>
+  <si>
+    <t>Trakų Vokė, Vilniaus taurė</t>
+  </si>
+  <si>
+    <t>Skirmantiškės, Vilniaus taurė</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>Rokantiškės-Sapieginė</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>Olando kepurė</t>
+  </si>
+  <si>
+    <t>Šleinių miškas</t>
+  </si>
+  <si>
+    <t>Visoriai</t>
+  </si>
+  <si>
+    <t>Karmėlavos miškas</t>
+  </si>
+  <si>
+    <t>Aukštieji Paneriai</t>
+  </si>
+  <si>
+    <t>2026-09-21</t>
+  </si>
+  <si>
+    <t>Fabijoniškės</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>Lieporių parkas</t>
+  </si>
+  <si>
+    <t>Burbiškės</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>Bajorai</t>
+  </si>
+  <si>
+    <t>Lampėdžių miškas</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>Ąžuolynė</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>Sezono uždarymas</t>
+  </si>
+  <si>
+    <t>Ravai</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>Klaipėdos miškas, Savanorių g</t>
+  </si>
+  <si>
+    <t>Petro Armino progimnazija</t>
+  </si>
+  <si>
+    <t>Upytė</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>Melnragė</t>
+  </si>
+  <si>
+    <t>Rygiškių Jono gimnazija</t>
+  </si>
+  <si>
+    <t>2026-10-12</t>
+  </si>
+  <si>
+    <t>2026-10-15</t>
+  </si>
+  <si>
+    <t>Vingis</t>
+  </si>
+  <si>
+    <t>Ąžuolynas</t>
+  </si>
+  <si>
+    <t>2026-10-19</t>
+  </si>
+  <si>
+    <t>2026-10-22</t>
+  </si>
+  <si>
+    <t>Naktinis Vk</t>
+  </si>
+  <si>
+    <t>2026-10-25</t>
+  </si>
+  <si>
+    <t>Auksinis ruduo</t>
+  </si>
+  <si>
+    <t>2026-10-29</t>
+  </si>
+  <si>
+    <t>2026-11-05</t>
+  </si>
+  <si>
+    <t>2026-11-08</t>
+  </si>
+  <si>
+    <t>2026-11-12</t>
+  </si>
+  <si>
+    <t>2026-11-15</t>
+  </si>
+  <si>
+    <t>Krintantis lapas</t>
+  </si>
+  <si>
+    <t>2026-11-19</t>
+  </si>
+  <si>
+    <t>2026-11-22</t>
+  </si>
+  <si>
+    <t>2026-11-26</t>
+  </si>
+  <si>
+    <t>Pirmasis sniegas</t>
+  </si>
+  <si>
+    <t>2026-12-03</t>
+  </si>
+  <si>
+    <t>2026-12-06</t>
+  </si>
+  <si>
+    <t>Senasalis, Apuoko treniruotė</t>
+  </si>
+  <si>
+    <t>2026-12-20</t>
+  </si>
+  <si>
+    <t>Tradicinis Sezono uždarymui skirtas šventinis etapas ir Apdo</t>
+  </si>
+  <si>
+    <t>2026-12-31</t>
+  </si>
+  <si>
+    <t>Vingis, naktinis Vk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1461,54 +2343,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I95"/>
+  <dimension ref="A1:I308"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A80" sqref="A80"/>
+      <selection activeCell="A82" sqref="A82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="0"/>
     <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="75" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="28" customWidth="true" style="0"/>
     <col min="8" max="8" width="28" customWidth="true" style="0"/>
     <col min="9" max="9" width="85" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
@@ -2368,1228 +3250,5488 @@
         <v>182</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>183</v>
       </c>
       <c r="C36" t="s">
         <v>184</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36" t="s">
         <v>77</v>
       </c>
       <c r="F36" t="s">
         <v>43</v>
       </c>
       <c r="G36" t="s">
         <v>185</v>
       </c>
       <c r="H36" t="s">
         <v>186</v>
       </c>
+      <c r="I36" t="s">
+        <v>187</v>
+      </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B37" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C37" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H37" t="s">
         <v>27</v>
       </c>
       <c r="I37" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B38" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C38" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G38" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="H38" t="s">
         <v>119</v>
       </c>
       <c r="I38" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B39" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C39" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="G39" t="s">
         <v>26</v>
       </c>
       <c r="H39" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="I39" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B40" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C40" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D40" t="s">
         <v>82</v>
       </c>
       <c r="E40" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
         <v>66</v>
       </c>
       <c r="I40" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B41" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C41" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G41" t="s">
         <v>51</v>
       </c>
       <c r="H41" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="I41" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B42" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C42" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D42" t="s">
         <v>12</v>
       </c>
       <c r="E42" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G42" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="H42" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="I42" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C43" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
       <c r="E43" t="s">
         <v>77</v>
       </c>
       <c r="G43" t="s">
         <v>20</v>
       </c>
       <c r="H43" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C44" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
       <c r="E44" t="s">
         <v>77</v>
       </c>
       <c r="G44" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="H44" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C45" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45" t="s">
         <v>77</v>
       </c>
       <c r="F45" t="s">
         <v>43</v>
       </c>
       <c r="G45" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H45" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B46" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C46" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D46" t="s">
         <v>169</v>
       </c>
       <c r="E46" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="G46" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="H46" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="I46" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C47" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D47" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E47" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G47" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="H47" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C48" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D48" t="s">
-        <v>12</v>
+        <v>239</v>
       </c>
       <c r="E48" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>244</v>
       </c>
       <c r="H48" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="I48" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C49" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D49" t="s">
-        <v>238</v>
+        <v>12</v>
       </c>
       <c r="E49" t="s">
-        <v>238</v>
+        <v>249</v>
+      </c>
+      <c r="F49" t="s">
+        <v>6</v>
       </c>
       <c r="G49" t="s">
         <v>26</v>
       </c>
       <c r="H49" t="s">
-        <v>35</v>
+        <v>250</v>
       </c>
       <c r="I49" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C50" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="D50" t="s">
-        <v>12</v>
+        <v>239</v>
       </c>
       <c r="E50" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>239</v>
       </c>
       <c r="G50" t="s">
         <v>26</v>
       </c>
       <c r="H50" t="s">
-        <v>251</v>
+        <v>35</v>
+      </c>
+      <c r="I50" t="s">
+        <v>254</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="C51" t="s">
-        <v>11</v>
+        <v>256</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
+      <c r="F51" t="s">
+        <v>43</v>
+      </c>
       <c r="G51" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H51" t="s">
-        <v>15</v>
+        <v>257</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
         <v>15</v>
       </c>
     </row>
+    <row r="53" spans="1:9">
+      <c r="A53" t="s">
+        <v>259</v>
+      </c>
+      <c r="C53" t="s">
+        <v>260</v>
+      </c>
+      <c r="D53" t="s">
+        <v>239</v>
+      </c>
+      <c r="E53" t="s">
+        <v>244</v>
+      </c>
+      <c r="H53" t="s">
+        <v>261</v>
+      </c>
+    </row>
     <row r="54" spans="1:9">
-      <c r="A54" s="1" t="s">
-[...20 lines deleted...]
-        <v>258</v>
+      <c r="A54" t="s">
+        <v>262</v>
+      </c>
+      <c r="C54" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" t="s">
+        <v>14</v>
+      </c>
+      <c r="H54" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9">
-      <c r="A56" t="s">
-[...15 lines deleted...]
-        <v>258</v>
+      <c r="A56" s="1" t="s">
+        <v>263</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="B57" t="s">
-        <v>260</v>
+        <v>17</v>
       </c>
       <c r="C57" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D57" t="s">
         <v>4</v>
       </c>
       <c r="G57" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="H57" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B58" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="C58" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="D58" t="s">
         <v>4</v>
       </c>
       <c r="G58" t="s">
+        <v>271</v>
+      </c>
+      <c r="H58" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>268</v>
       </c>
       <c r="B59" t="s">
-        <v>88</v>
+        <v>269</v>
       </c>
       <c r="C59" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="D59" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="G59" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="H59" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B60" t="s">
-        <v>95</v>
+        <v>274</v>
       </c>
       <c r="C60" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="D60" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="G60" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="H60" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B61" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="C61" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
-      <c r="E61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G61" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H61" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>267</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>280</v>
       </c>
       <c r="B62" t="s">
+        <v>95</v>
+      </c>
+      <c r="C62" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="D62" t="s">
         <v>82</v>
       </c>
       <c r="G62" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="H62" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="B63" t="s">
-        <v>281</v>
+        <v>116</v>
       </c>
       <c r="C63" t="s">
         <v>284</v>
       </c>
       <c r="D63" t="s">
-        <v>82</v>
+        <v>12</v>
+      </c>
+      <c r="E63" t="s">
+        <v>285</v>
       </c>
       <c r="G63" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="H63" t="s">
-        <v>258</v>
+        <v>287</v>
+      </c>
+      <c r="I63" t="s">
+        <v>288</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="B64" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="C64" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="D64" t="s">
         <v>82</v>
       </c>
       <c r="G64" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="H64" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B65" t="s">
-        <v>136</v>
+        <v>290</v>
       </c>
       <c r="C65" t="s">
-        <v>269</v>
+        <v>293</v>
       </c>
       <c r="D65" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="G65" t="s">
-        <v>262</v>
+        <v>292</v>
       </c>
       <c r="H65" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B66" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C66" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="D66" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>82</v>
       </c>
       <c r="G66" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="H66" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>267</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>162</v>
+        <v>295</v>
       </c>
       <c r="B67" t="s">
-        <v>293</v>
+        <v>136</v>
       </c>
       <c r="C67" t="s">
-        <v>294</v>
+        <v>278</v>
       </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
-      <c r="E67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G67" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="H67" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>267</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>296</v>
+      </c>
+      <c r="B68" t="s">
         <v>297</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" t="s">
         <v>298</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" t="s">
         <v>299</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="G68" t="s">
         <v>300</v>
       </c>
       <c r="H68" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="I68" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>162</v>
+      </c>
+      <c r="B69" t="s">
         <v>302</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" t="s">
         <v>303</v>
       </c>
-      <c r="C69" t="s">
+      <c r="D69" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" t="s">
         <v>304</v>
       </c>
-      <c r="D69" t="s">
-[...2 lines deleted...]
-      <c r="E69" t="s">
+      <c r="G69" t="s">
+        <v>271</v>
+      </c>
+      <c r="H69" t="s">
+        <v>267</v>
+      </c>
+      <c r="I69" t="s">
         <v>305</v>
-      </c>
-[...7 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
+        <v>306</v>
+      </c>
+      <c r="B70" t="s">
+        <v>307</v>
+      </c>
+      <c r="C70" t="s">
         <v>308</v>
       </c>
-      <c r="B70" t="s">
+      <c r="D70" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70" t="s">
+        <v>144</v>
+      </c>
+      <c r="G70" t="s">
         <v>309</v>
       </c>
-      <c r="C70" t="s">
+      <c r="H70" t="s">
+        <v>267</v>
+      </c>
+      <c r="I70" t="s">
         <v>310</v>
-      </c>
-[...7 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
+        <v>311</v>
+      </c>
+      <c r="B71" t="s">
         <v>312</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
       <c r="D71" t="s">
         <v>12</v>
       </c>
       <c r="E71" t="s">
         <v>314</v>
       </c>
       <c r="G71" t="s">
+        <v>292</v>
+      </c>
+      <c r="H71" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="I71" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>317</v>
       </c>
       <c r="B72" t="s">
-        <v>173</v>
+        <v>318</v>
       </c>
       <c r="C72" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D72" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="G72" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="H72" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B73" t="s">
-        <v>188</v>
+        <v>322</v>
       </c>
       <c r="C73" t="s">
-        <v>320</v>
+        <v>278</v>
       </c>
       <c r="D73" t="s">
-        <v>82</v>
+        <v>12</v>
+      </c>
+      <c r="E73" t="s">
+        <v>323</v>
       </c>
       <c r="G73" t="s">
-        <v>262</v>
+        <v>324</v>
       </c>
       <c r="H73" t="s">
-        <v>258</v>
+        <v>267</v>
+      </c>
+      <c r="I73" t="s">
+        <v>325</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="B74" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="C74" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="D74" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="G74" t="s">
-        <v>262</v>
+        <v>320</v>
       </c>
       <c r="H74" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="B75" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="C75" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="D75" t="s">
         <v>82</v>
       </c>
       <c r="G75" t="s">
-        <v>324</v>
+        <v>271</v>
       </c>
       <c r="H75" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="B76" t="s">
-        <v>210</v>
+        <v>189</v>
       </c>
       <c r="C76" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="D76" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="G76" t="s">
+        <v>271</v>
+      </c>
+      <c r="H76" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" t="s">
+        <v>331</v>
+      </c>
+      <c r="B77" t="s">
+        <v>200</v>
+      </c>
+      <c r="C77" t="s">
+        <v>332</v>
+      </c>
+      <c r="D77" t="s">
+        <v>82</v>
+      </c>
+      <c r="G77" t="s">
+        <v>333</v>
+      </c>
+      <c r="H77" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78" t="s">
+        <v>334</v>
+      </c>
+      <c r="B78" t="s">
+        <v>211</v>
+      </c>
+      <c r="C78" t="s">
+        <v>335</v>
+      </c>
+      <c r="D78" t="s">
+        <v>12</v>
+      </c>
+      <c r="G78" t="s">
         <v>114</v>
       </c>
-      <c r="H76" t="s">
-[...5 lines deleted...]
-        <v>327</v>
+      <c r="H78" t="s">
+        <v>267</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1" t="s">
-        <v>328</v>
-[...19 lines deleted...]
-        <v>332</v>
+        <v>336</v>
       </c>
     </row>
     <row r="82" spans="1:9">
-      <c r="A82" t="s">
-[...15 lines deleted...]
-        <v>336</v>
+      <c r="A82" s="1" t="s">
+        <v>337</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="C83" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="D83" t="s">
         <v>12</v>
       </c>
       <c r="G83" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H83" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="I83" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C84" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="D84" t="s">
         <v>12</v>
       </c>
       <c r="G84" t="s">
-        <v>331</v>
+        <v>26</v>
       </c>
       <c r="H84" t="s">
-        <v>213</v>
+        <v>344</v>
       </c>
       <c r="I84" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C85" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="D85" t="s">
         <v>12</v>
       </c>
       <c r="G85" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H85" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="I85" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
+        <v>348</v>
+      </c>
+      <c r="C86" t="s">
+        <v>349</v>
+      </c>
+      <c r="D86" t="s">
+        <v>12</v>
+      </c>
+      <c r="G86" t="s">
+        <v>26</v>
+      </c>
+      <c r="H86" t="s">
         <v>344</v>
       </c>
-      <c r="C86" t="s">
+      <c r="I86" t="s">
         <v>345</v>
-      </c>
-[...16 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>350</v>
       </c>
       <c r="C87" t="s">
         <v>351</v>
       </c>
       <c r="D87" t="s">
         <v>12</v>
       </c>
       <c r="G87" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H87" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="I87" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>352</v>
       </c>
       <c r="C88" t="s">
         <v>353</v>
       </c>
       <c r="D88" t="s">
         <v>12</v>
       </c>
       <c r="G88" t="s">
-        <v>331</v>
+        <v>26</v>
       </c>
       <c r="H88" t="s">
-        <v>213</v>
+        <v>340</v>
       </c>
       <c r="I88" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
-        <v>352</v>
+        <v>39</v>
       </c>
       <c r="C89" t="s">
         <v>354</v>
       </c>
       <c r="D89" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="G89" t="s">
-        <v>20</v>
+        <v>124</v>
       </c>
       <c r="H89" t="s">
-        <v>348</v>
+        <v>230</v>
       </c>
       <c r="I89" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
-        <v>355</v>
+        <v>40</v>
       </c>
       <c r="C90" t="s">
         <v>356</v>
       </c>
       <c r="D90" t="s">
         <v>12</v>
       </c>
       <c r="G90" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H90" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="I90" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>357</v>
       </c>
       <c r="C91" t="s">
         <v>358</v>
       </c>
       <c r="D91" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="G91" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H91" t="s">
-        <v>348</v>
+        <v>359</v>
       </c>
       <c r="I91" t="s">
-        <v>349</v>
+        <v>360</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>357</v>
       </c>
       <c r="C92" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D92" t="s">
         <v>12</v>
       </c>
       <c r="G92" t="s">
-        <v>359</v>
+        <v>91</v>
       </c>
       <c r="H92" t="s">
-        <v>213</v>
+        <v>362</v>
       </c>
       <c r="I92" t="s">
-        <v>332</v>
+        <v>363</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="C93" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D93" t="s">
         <v>12</v>
       </c>
       <c r="G93" t="s">
-        <v>331</v>
+        <v>26</v>
       </c>
       <c r="H93" t="s">
-        <v>213</v>
+        <v>344</v>
       </c>
       <c r="I93" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C94" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="D94" t="s">
         <v>12</v>
       </c>
       <c r="G94" t="s">
-        <v>331</v>
+        <v>124</v>
       </c>
       <c r="H94" t="s">
-        <v>213</v>
+        <v>230</v>
       </c>
       <c r="I94" t="s">
-        <v>332</v>
+        <v>355</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
+        <v>367</v>
+      </c>
+      <c r="C95" t="s">
+        <v>368</v>
+      </c>
+      <c r="D95" t="s">
+        <v>12</v>
+      </c>
+      <c r="G95" t="s">
+        <v>26</v>
+      </c>
+      <c r="H95" t="s">
+        <v>340</v>
+      </c>
+      <c r="I95" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96" t="s">
+        <v>367</v>
+      </c>
+      <c r="C96" t="s">
+        <v>370</v>
+      </c>
+      <c r="D96" t="s">
+        <v>12</v>
+      </c>
+      <c r="G96" t="s">
+        <v>14</v>
+      </c>
+      <c r="H96" t="s">
+        <v>371</v>
+      </c>
+      <c r="I96" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" t="s">
+        <v>367</v>
+      </c>
+      <c r="C97" t="s">
+        <v>373</v>
+      </c>
+      <c r="D97" t="s">
+        <v>12</v>
+      </c>
+      <c r="G97" t="s">
+        <v>374</v>
+      </c>
+      <c r="H97" t="s">
+        <v>214</v>
+      </c>
+      <c r="I97" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98" t="s">
+        <v>53</v>
+      </c>
+      <c r="C98" t="s">
+        <v>376</v>
+      </c>
+      <c r="D98" t="s">
+        <v>12</v>
+      </c>
+      <c r="G98" t="s">
+        <v>124</v>
+      </c>
+      <c r="H98" t="s">
+        <v>230</v>
+      </c>
+      <c r="I98" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" t="s">
+        <v>377</v>
+      </c>
+      <c r="C99" t="s">
+        <v>378</v>
+      </c>
+      <c r="D99" t="s">
+        <v>12</v>
+      </c>
+      <c r="G99" t="s">
+        <v>26</v>
+      </c>
+      <c r="H99" t="s">
+        <v>344</v>
+      </c>
+      <c r="I99" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" t="s">
+        <v>379</v>
+      </c>
+      <c r="C100" t="s">
+        <v>380</v>
+      </c>
+      <c r="D100" t="s">
+        <v>12</v>
+      </c>
+      <c r="G100" t="s">
+        <v>14</v>
+      </c>
+      <c r="H100" t="s">
+        <v>359</v>
+      </c>
+      <c r="I100" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" t="s">
+        <v>379</v>
+      </c>
+      <c r="C101" t="s">
+        <v>381</v>
+      </c>
+      <c r="D101" t="s">
+        <v>12</v>
+      </c>
+      <c r="G101" t="s">
+        <v>91</v>
+      </c>
+      <c r="H101" t="s">
         <v>362</v>
       </c>
-      <c r="C95" t="s">
+      <c r="I101" t="s">
         <v>363</v>
       </c>
-      <c r="D95" t="s">
-[...2 lines deleted...]
-      <c r="G95" t="s">
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" t="s">
+        <v>382</v>
+      </c>
+      <c r="C102" t="s">
+        <v>383</v>
+      </c>
+      <c r="D102" t="s">
+        <v>12</v>
+      </c>
+      <c r="G102" t="s">
+        <v>26</v>
+      </c>
+      <c r="H102" t="s">
+        <v>344</v>
+      </c>
+      <c r="I102" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" t="s">
+        <v>382</v>
+      </c>
+      <c r="C103" t="s">
+        <v>384</v>
+      </c>
+      <c r="D103" t="s">
+        <v>12</v>
+      </c>
+      <c r="G103" t="s">
+        <v>124</v>
+      </c>
+      <c r="H103" t="s">
+        <v>230</v>
+      </c>
+      <c r="I103" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" t="s">
+        <v>385</v>
+      </c>
+      <c r="C104" t="s">
+        <v>351</v>
+      </c>
+      <c r="D104" t="s">
+        <v>12</v>
+      </c>
+      <c r="G104" t="s">
+        <v>26</v>
+      </c>
+      <c r="H104" t="s">
+        <v>340</v>
+      </c>
+      <c r="I104" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" t="s">
+        <v>385</v>
+      </c>
+      <c r="C105" t="s">
+        <v>386</v>
+      </c>
+      <c r="D105" t="s">
+        <v>12</v>
+      </c>
+      <c r="G105" t="s">
+        <v>14</v>
+      </c>
+      <c r="H105" t="s">
+        <v>371</v>
+      </c>
+      <c r="I105" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106" t="s">
+        <v>385</v>
+      </c>
+      <c r="C106" t="s">
+        <v>387</v>
+      </c>
+      <c r="D106" t="s">
+        <v>12</v>
+      </c>
+      <c r="G106" t="s">
+        <v>374</v>
+      </c>
+      <c r="H106" t="s">
+        <v>214</v>
+      </c>
+      <c r="I106" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107" t="s">
+        <v>388</v>
+      </c>
+      <c r="C107" t="s">
+        <v>389</v>
+      </c>
+      <c r="D107" t="s">
+        <v>12</v>
+      </c>
+      <c r="G107" t="s">
+        <v>26</v>
+      </c>
+      <c r="H107" t="s">
+        <v>344</v>
+      </c>
+      <c r="I107" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108" t="s">
+        <v>390</v>
+      </c>
+      <c r="C108" t="s">
+        <v>391</v>
+      </c>
+      <c r="D108" t="s">
+        <v>12</v>
+      </c>
+      <c r="G108" t="s">
+        <v>91</v>
+      </c>
+      <c r="H108" t="s">
+        <v>362</v>
+      </c>
+      <c r="I108" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109" t="s">
+        <v>390</v>
+      </c>
+      <c r="C109" t="s">
+        <v>392</v>
+      </c>
+      <c r="D109" t="s">
+        <v>12</v>
+      </c>
+      <c r="G109" t="s">
+        <v>26</v>
+      </c>
+      <c r="H109" t="s">
+        <v>340</v>
+      </c>
+      <c r="I109" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110" t="s">
+        <v>390</v>
+      </c>
+      <c r="C110" t="s">
+        <v>393</v>
+      </c>
+      <c r="D110" t="s">
+        <v>12</v>
+      </c>
+      <c r="G110" t="s">
+        <v>14</v>
+      </c>
+      <c r="H110" t="s">
+        <v>359</v>
+      </c>
+      <c r="I110" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111" t="s">
+        <v>394</v>
+      </c>
+      <c r="C111" t="s">
+        <v>395</v>
+      </c>
+      <c r="D111" t="s">
+        <v>12</v>
+      </c>
+      <c r="G111" t="s">
+        <v>26</v>
+      </c>
+      <c r="H111" t="s">
+        <v>344</v>
+      </c>
+      <c r="I111" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112" t="s">
+        <v>394</v>
+      </c>
+      <c r="C112" t="s">
+        <v>396</v>
+      </c>
+      <c r="D112" t="s">
+        <v>12</v>
+      </c>
+      <c r="G112" t="s">
+        <v>397</v>
+      </c>
+      <c r="H112" t="s">
+        <v>398</v>
+      </c>
+      <c r="I112" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113" t="s">
+        <v>394</v>
+      </c>
+      <c r="C113" t="s">
+        <v>400</v>
+      </c>
+      <c r="D113" t="s">
+        <v>12</v>
+      </c>
+      <c r="G113" t="s">
+        <v>124</v>
+      </c>
+      <c r="H113" t="s">
+        <v>230</v>
+      </c>
+      <c r="I113" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="A114" t="s">
+        <v>401</v>
+      </c>
+      <c r="C114" t="s">
+        <v>402</v>
+      </c>
+      <c r="D114" t="s">
+        <v>12</v>
+      </c>
+      <c r="G114" t="s">
+        <v>26</v>
+      </c>
+      <c r="H114" t="s">
+        <v>340</v>
+      </c>
+      <c r="I114" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115" t="s">
+        <v>401</v>
+      </c>
+      <c r="C115" t="s">
+        <v>403</v>
+      </c>
+      <c r="D115" t="s">
+        <v>12</v>
+      </c>
+      <c r="G115" t="s">
+        <v>14</v>
+      </c>
+      <c r="H115" t="s">
+        <v>371</v>
+      </c>
+      <c r="I115" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116" t="s">
+        <v>401</v>
+      </c>
+      <c r="C116" t="s">
+        <v>404</v>
+      </c>
+      <c r="D116" t="s">
+        <v>12</v>
+      </c>
+      <c r="G116" t="s">
+        <v>405</v>
+      </c>
+      <c r="H116" t="s">
+        <v>406</v>
+      </c>
+      <c r="I116" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117" t="s">
+        <v>401</v>
+      </c>
+      <c r="C117" t="s">
+        <v>408</v>
+      </c>
+      <c r="D117" t="s">
+        <v>12</v>
+      </c>
+      <c r="G117" t="s">
+        <v>374</v>
+      </c>
+      <c r="H117" t="s">
+        <v>214</v>
+      </c>
+      <c r="I117" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118" t="s">
+        <v>409</v>
+      </c>
+      <c r="C118" t="s">
+        <v>410</v>
+      </c>
+      <c r="D118" t="s">
+        <v>12</v>
+      </c>
+      <c r="G118" t="s">
+        <v>26</v>
+      </c>
+      <c r="H118" t="s">
+        <v>344</v>
+      </c>
+      <c r="I118" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119" t="s">
+        <v>411</v>
+      </c>
+      <c r="C119" t="s">
+        <v>412</v>
+      </c>
+      <c r="D119" t="s">
+        <v>12</v>
+      </c>
+      <c r="G119" t="s">
+        <v>26</v>
+      </c>
+      <c r="H119" t="s">
+        <v>340</v>
+      </c>
+      <c r="I119" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120" t="s">
+        <v>411</v>
+      </c>
+      <c r="C120" t="s">
+        <v>413</v>
+      </c>
+      <c r="D120" t="s">
+        <v>12</v>
+      </c>
+      <c r="G120" t="s">
+        <v>91</v>
+      </c>
+      <c r="H120" t="s">
+        <v>362</v>
+      </c>
+      <c r="I120" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121" t="s">
+        <v>411</v>
+      </c>
+      <c r="C121" t="s">
+        <v>414</v>
+      </c>
+      <c r="D121" t="s">
+        <v>12</v>
+      </c>
+      <c r="G121" t="s">
+        <v>14</v>
+      </c>
+      <c r="H121" t="s">
+        <v>359</v>
+      </c>
+      <c r="I121" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9">
+      <c r="A122" t="s">
+        <v>415</v>
+      </c>
+      <c r="C122" t="s">
+        <v>416</v>
+      </c>
+      <c r="D122" t="s">
+        <v>12</v>
+      </c>
+      <c r="G122" t="s">
+        <v>26</v>
+      </c>
+      <c r="H122" t="s">
+        <v>344</v>
+      </c>
+      <c r="I122" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123" t="s">
+        <v>415</v>
+      </c>
+      <c r="C123" t="s">
+        <v>417</v>
+      </c>
+      <c r="D123" t="s">
+        <v>12</v>
+      </c>
+      <c r="G123" t="s">
+        <v>397</v>
+      </c>
+      <c r="H123" t="s">
+        <v>398</v>
+      </c>
+      <c r="I123" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9">
+      <c r="A124" t="s">
+        <v>415</v>
+      </c>
+      <c r="C124" t="s">
+        <v>418</v>
+      </c>
+      <c r="D124" t="s">
+        <v>12</v>
+      </c>
+      <c r="G124" t="s">
+        <v>124</v>
+      </c>
+      <c r="H124" t="s">
+        <v>230</v>
+      </c>
+      <c r="I124" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9">
+      <c r="A125" t="s">
+        <v>419</v>
+      </c>
+      <c r="C125" t="s">
+        <v>420</v>
+      </c>
+      <c r="D125" t="s">
+        <v>12</v>
+      </c>
+      <c r="G125" t="s">
+        <v>26</v>
+      </c>
+      <c r="H125" t="s">
+        <v>340</v>
+      </c>
+      <c r="I125" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9">
+      <c r="A126" t="s">
+        <v>419</v>
+      </c>
+      <c r="C126" t="s">
+        <v>421</v>
+      </c>
+      <c r="D126" t="s">
+        <v>12</v>
+      </c>
+      <c r="G126" t="s">
+        <v>14</v>
+      </c>
+      <c r="H126" t="s">
+        <v>371</v>
+      </c>
+      <c r="I126" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9">
+      <c r="A127" t="s">
+        <v>419</v>
+      </c>
+      <c r="C127" t="s">
+        <v>422</v>
+      </c>
+      <c r="D127" t="s">
+        <v>12</v>
+      </c>
+      <c r="G127" t="s">
+        <v>405</v>
+      </c>
+      <c r="H127" t="s">
+        <v>406</v>
+      </c>
+      <c r="I127" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9">
+      <c r="A128" t="s">
+        <v>419</v>
+      </c>
+      <c r="C128" t="s">
+        <v>423</v>
+      </c>
+      <c r="D128" t="s">
+        <v>169</v>
+      </c>
+      <c r="G128" t="s">
+        <v>20</v>
+      </c>
+      <c r="H128" t="s">
+        <v>424</v>
+      </c>
+      <c r="I128" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9">
+      <c r="A129" t="s">
+        <v>419</v>
+      </c>
+      <c r="C129" t="s">
+        <v>426</v>
+      </c>
+      <c r="D129" t="s">
+        <v>169</v>
+      </c>
+      <c r="E129" t="s">
+        <v>427</v>
+      </c>
+      <c r="F129" t="s">
+        <v>428</v>
+      </c>
+      <c r="G129" t="s">
+        <v>20</v>
+      </c>
+      <c r="H129" t="s">
+        <v>424</v>
+      </c>
+      <c r="I129" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="A130" t="s">
+        <v>429</v>
+      </c>
+      <c r="C130" t="s">
+        <v>430</v>
+      </c>
+      <c r="D130" t="s">
+        <v>12</v>
+      </c>
+      <c r="G130" t="s">
+        <v>26</v>
+      </c>
+      <c r="H130" t="s">
+        <v>340</v>
+      </c>
+      <c r="I130" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9">
+      <c r="A131" t="s">
+        <v>429</v>
+      </c>
+      <c r="C131" t="s">
+        <v>431</v>
+      </c>
+      <c r="D131" t="s">
+        <v>12</v>
+      </c>
+      <c r="G131" t="s">
+        <v>91</v>
+      </c>
+      <c r="H131" t="s">
+        <v>362</v>
+      </c>
+      <c r="I131" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9">
+      <c r="A132" t="s">
+        <v>429</v>
+      </c>
+      <c r="C132" t="s">
+        <v>414</v>
+      </c>
+      <c r="D132" t="s">
+        <v>12</v>
+      </c>
+      <c r="G132" t="s">
+        <v>14</v>
+      </c>
+      <c r="H132" t="s">
+        <v>359</v>
+      </c>
+      <c r="I132" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9">
+      <c r="A133" t="s">
+        <v>432</v>
+      </c>
+      <c r="C133" t="s">
+        <v>433</v>
+      </c>
+      <c r="D133" t="s">
+        <v>12</v>
+      </c>
+      <c r="G133" t="s">
+        <v>26</v>
+      </c>
+      <c r="H133" t="s">
+        <v>344</v>
+      </c>
+      <c r="I133" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9">
+      <c r="A134" t="s">
+        <v>432</v>
+      </c>
+      <c r="C134" t="s">
+        <v>434</v>
+      </c>
+      <c r="D134" t="s">
+        <v>12</v>
+      </c>
+      <c r="G134" t="s">
+        <v>397</v>
+      </c>
+      <c r="H134" t="s">
+        <v>398</v>
+      </c>
+      <c r="I134" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9">
+      <c r="A135" t="s">
+        <v>432</v>
+      </c>
+      <c r="C135" t="s">
+        <v>435</v>
+      </c>
+      <c r="D135" t="s">
+        <v>12</v>
+      </c>
+      <c r="G135" t="s">
+        <v>124</v>
+      </c>
+      <c r="H135" t="s">
+        <v>230</v>
+      </c>
+      <c r="I135" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9">
+      <c r="A136" t="s">
+        <v>436</v>
+      </c>
+      <c r="C136" t="s">
+        <v>349</v>
+      </c>
+      <c r="D136" t="s">
+        <v>12</v>
+      </c>
+      <c r="G136" t="s">
+        <v>26</v>
+      </c>
+      <c r="H136" t="s">
+        <v>340</v>
+      </c>
+      <c r="I136" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9">
+      <c r="A137" t="s">
+        <v>436</v>
+      </c>
+      <c r="C137" t="s">
+        <v>437</v>
+      </c>
+      <c r="D137" t="s">
+        <v>12</v>
+      </c>
+      <c r="G137" t="s">
+        <v>14</v>
+      </c>
+      <c r="H137" t="s">
+        <v>371</v>
+      </c>
+      <c r="I137" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9">
+      <c r="A138" t="s">
+        <v>436</v>
+      </c>
+      <c r="C138" t="s">
+        <v>438</v>
+      </c>
+      <c r="D138" t="s">
+        <v>12</v>
+      </c>
+      <c r="G138" t="s">
+        <v>405</v>
+      </c>
+      <c r="H138" t="s">
+        <v>406</v>
+      </c>
+      <c r="I138" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="A139" t="s">
+        <v>436</v>
+      </c>
+      <c r="C139" t="s">
+        <v>439</v>
+      </c>
+      <c r="D139" t="s">
+        <v>12</v>
+      </c>
+      <c r="G139" t="s">
+        <v>374</v>
+      </c>
+      <c r="H139" t="s">
+        <v>214</v>
+      </c>
+      <c r="I139" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="A140" t="s">
+        <v>436</v>
+      </c>
+      <c r="C140" t="s">
+        <v>440</v>
+      </c>
+      <c r="D140" t="s">
+        <v>169</v>
+      </c>
+      <c r="G140" t="s">
+        <v>20</v>
+      </c>
+      <c r="H140" t="s">
+        <v>424</v>
+      </c>
+      <c r="I140" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141" t="s">
+        <v>441</v>
+      </c>
+      <c r="C141" t="s">
+        <v>442</v>
+      </c>
+      <c r="D141" t="s">
+        <v>12</v>
+      </c>
+      <c r="G141" t="s">
+        <v>26</v>
+      </c>
+      <c r="H141" t="s">
+        <v>344</v>
+      </c>
+      <c r="I141" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142" t="s">
+        <v>443</v>
+      </c>
+      <c r="C142" t="s">
+        <v>444</v>
+      </c>
+      <c r="D142" t="s">
+        <v>12</v>
+      </c>
+      <c r="G142" t="s">
+        <v>26</v>
+      </c>
+      <c r="H142" t="s">
+        <v>340</v>
+      </c>
+      <c r="I142" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143" t="s">
+        <v>443</v>
+      </c>
+      <c r="C143" t="s">
+        <v>445</v>
+      </c>
+      <c r="D143" t="s">
+        <v>12</v>
+      </c>
+      <c r="G143" t="s">
+        <v>91</v>
+      </c>
+      <c r="H143" t="s">
+        <v>362</v>
+      </c>
+      <c r="I143" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144" t="s">
+        <v>443</v>
+      </c>
+      <c r="C144" t="s">
+        <v>446</v>
+      </c>
+      <c r="D144" t="s">
+        <v>12</v>
+      </c>
+      <c r="G144" t="s">
+        <v>14</v>
+      </c>
+      <c r="H144" t="s">
+        <v>359</v>
+      </c>
+      <c r="I144" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="A145" t="s">
+        <v>447</v>
+      </c>
+      <c r="C145" t="s">
+        <v>448</v>
+      </c>
+      <c r="D145" t="s">
+        <v>12</v>
+      </c>
+      <c r="G145" t="s">
+        <v>26</v>
+      </c>
+      <c r="H145" t="s">
+        <v>344</v>
+      </c>
+      <c r="I145" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9">
+      <c r="A146" t="s">
+        <v>447</v>
+      </c>
+      <c r="C146" t="s">
+        <v>449</v>
+      </c>
+      <c r="D146" t="s">
+        <v>12</v>
+      </c>
+      <c r="G146" t="s">
+        <v>397</v>
+      </c>
+      <c r="H146" t="s">
+        <v>398</v>
+      </c>
+      <c r="I146" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9">
+      <c r="A147" t="s">
+        <v>447</v>
+      </c>
+      <c r="C147" t="s">
+        <v>450</v>
+      </c>
+      <c r="D147" t="s">
+        <v>12</v>
+      </c>
+      <c r="G147" t="s">
+        <v>124</v>
+      </c>
+      <c r="H147" t="s">
+        <v>230</v>
+      </c>
+      <c r="I147" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9">
+      <c r="A148" t="s">
+        <v>451</v>
+      </c>
+      <c r="C148" t="s">
+        <v>452</v>
+      </c>
+      <c r="D148" t="s">
+        <v>12</v>
+      </c>
+      <c r="G148" t="s">
+        <v>26</v>
+      </c>
+      <c r="H148" t="s">
+        <v>340</v>
+      </c>
+      <c r="I148" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9">
+      <c r="A149" t="s">
+        <v>451</v>
+      </c>
+      <c r="C149" t="s">
+        <v>453</v>
+      </c>
+      <c r="D149" t="s">
+        <v>12</v>
+      </c>
+      <c r="G149" t="s">
+        <v>14</v>
+      </c>
+      <c r="H149" t="s">
+        <v>371</v>
+      </c>
+      <c r="I149" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9">
+      <c r="A150" t="s">
+        <v>451</v>
+      </c>
+      <c r="C150" t="s">
+        <v>454</v>
+      </c>
+      <c r="D150" t="s">
+        <v>12</v>
+      </c>
+      <c r="G150" t="s">
+        <v>405</v>
+      </c>
+      <c r="H150" t="s">
+        <v>406</v>
+      </c>
+      <c r="I150" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9">
+      <c r="A151" t="s">
+        <v>451</v>
+      </c>
+      <c r="C151" t="s">
+        <v>455</v>
+      </c>
+      <c r="D151" t="s">
+        <v>169</v>
+      </c>
+      <c r="G151" t="s">
+        <v>20</v>
+      </c>
+      <c r="H151" t="s">
+        <v>424</v>
+      </c>
+      <c r="I151" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9">
+      <c r="A152" t="s">
+        <v>451</v>
+      </c>
+      <c r="C152" t="s">
+        <v>456</v>
+      </c>
+      <c r="D152" t="s">
+        <v>12</v>
+      </c>
+      <c r="G152" t="s">
+        <v>374</v>
+      </c>
+      <c r="H152" t="s">
+        <v>214</v>
+      </c>
+      <c r="I152" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9">
+      <c r="A153" t="s">
+        <v>451</v>
+      </c>
+      <c r="C153" t="s">
+        <v>456</v>
+      </c>
+      <c r="D153" t="s">
+        <v>12</v>
+      </c>
+      <c r="G153" t="s">
+        <v>374</v>
+      </c>
+      <c r="H153" t="s">
+        <v>214</v>
+      </c>
+      <c r="I153" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9">
+      <c r="A154" t="s">
+        <v>457</v>
+      </c>
+      <c r="C154" t="s">
+        <v>458</v>
+      </c>
+      <c r="D154" t="s">
+        <v>12</v>
+      </c>
+      <c r="G154" t="s">
+        <v>26</v>
+      </c>
+      <c r="H154" t="s">
+        <v>344</v>
+      </c>
+      <c r="I154" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9">
+      <c r="A155" t="s">
+        <v>459</v>
+      </c>
+      <c r="C155" t="s">
+        <v>460</v>
+      </c>
+      <c r="D155" t="s">
+        <v>12</v>
+      </c>
+      <c r="G155" t="s">
+        <v>26</v>
+      </c>
+      <c r="H155" t="s">
+        <v>340</v>
+      </c>
+      <c r="I155" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9">
+      <c r="A156" t="s">
+        <v>459</v>
+      </c>
+      <c r="C156" t="s">
+        <v>461</v>
+      </c>
+      <c r="D156" t="s">
+        <v>12</v>
+      </c>
+      <c r="G156" t="s">
+        <v>14</v>
+      </c>
+      <c r="H156" t="s">
+        <v>359</v>
+      </c>
+      <c r="I156" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9">
+      <c r="A157" t="s">
+        <v>459</v>
+      </c>
+      <c r="C157" t="s">
+        <v>462</v>
+      </c>
+      <c r="D157" t="s">
+        <v>12</v>
+      </c>
+      <c r="G157" t="s">
+        <v>91</v>
+      </c>
+      <c r="H157" t="s">
+        <v>362</v>
+      </c>
+      <c r="I157" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9">
+      <c r="A158" t="s">
+        <v>463</v>
+      </c>
+      <c r="C158" t="s">
+        <v>412</v>
+      </c>
+      <c r="D158" t="s">
+        <v>12</v>
+      </c>
+      <c r="G158" t="s">
+        <v>26</v>
+      </c>
+      <c r="H158" t="s">
+        <v>344</v>
+      </c>
+      <c r="I158" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9">
+      <c r="A159" t="s">
+        <v>463</v>
+      </c>
+      <c r="C159" t="s">
+        <v>464</v>
+      </c>
+      <c r="D159" t="s">
+        <v>12</v>
+      </c>
+      <c r="G159" t="s">
+        <v>397</v>
+      </c>
+      <c r="H159" t="s">
+        <v>398</v>
+      </c>
+      <c r="I159" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9">
+      <c r="A160" t="s">
+        <v>463</v>
+      </c>
+      <c r="C160" t="s">
+        <v>465</v>
+      </c>
+      <c r="D160" t="s">
+        <v>12</v>
+      </c>
+      <c r="G160" t="s">
+        <v>124</v>
+      </c>
+      <c r="H160" t="s">
+        <v>230</v>
+      </c>
+      <c r="I160" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9">
+      <c r="A161" t="s">
+        <v>466</v>
+      </c>
+      <c r="C161" t="s">
+        <v>467</v>
+      </c>
+      <c r="D161" t="s">
+        <v>12</v>
+      </c>
+      <c r="G161" t="s">
+        <v>26</v>
+      </c>
+      <c r="H161" t="s">
+        <v>340</v>
+      </c>
+      <c r="I161" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9">
+      <c r="A162" t="s">
+        <v>466</v>
+      </c>
+      <c r="C162" t="s">
+        <v>468</v>
+      </c>
+      <c r="D162" t="s">
+        <v>12</v>
+      </c>
+      <c r="G162" t="s">
+        <v>14</v>
+      </c>
+      <c r="H162" t="s">
+        <v>371</v>
+      </c>
+      <c r="I162" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9">
+      <c r="A163" t="s">
+        <v>466</v>
+      </c>
+      <c r="C163" t="s">
+        <v>469</v>
+      </c>
+      <c r="D163" t="s">
+        <v>169</v>
+      </c>
+      <c r="G163" t="s">
+        <v>20</v>
+      </c>
+      <c r="H163" t="s">
+        <v>424</v>
+      </c>
+      <c r="I163" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9">
+      <c r="A164" t="s">
+        <v>466</v>
+      </c>
+      <c r="C164" t="s">
+        <v>470</v>
+      </c>
+      <c r="D164" t="s">
+        <v>12</v>
+      </c>
+      <c r="G164" t="s">
+        <v>405</v>
+      </c>
+      <c r="H164" t="s">
+        <v>406</v>
+      </c>
+      <c r="I164" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9">
+      <c r="A165" t="s">
+        <v>471</v>
+      </c>
+      <c r="C165" t="s">
+        <v>472</v>
+      </c>
+      <c r="D165" t="s">
+        <v>12</v>
+      </c>
+      <c r="G165" t="s">
+        <v>26</v>
+      </c>
+      <c r="H165" t="s">
+        <v>344</v>
+      </c>
+      <c r="I165" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9">
+      <c r="A166" t="s">
+        <v>473</v>
+      </c>
+      <c r="C166" t="s">
+        <v>474</v>
+      </c>
+      <c r="D166" t="s">
+        <v>12</v>
+      </c>
+      <c r="G166" t="s">
+        <v>26</v>
+      </c>
+      <c r="H166" t="s">
+        <v>340</v>
+      </c>
+      <c r="I166" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9">
+      <c r="A167" t="s">
+        <v>473</v>
+      </c>
+      <c r="C167" t="s">
+        <v>475</v>
+      </c>
+      <c r="D167" t="s">
+        <v>12</v>
+      </c>
+      <c r="G167" t="s">
+        <v>14</v>
+      </c>
+      <c r="H167" t="s">
+        <v>359</v>
+      </c>
+      <c r="I167" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9">
+      <c r="A168" t="s">
+        <v>473</v>
+      </c>
+      <c r="C168" t="s">
+        <v>476</v>
+      </c>
+      <c r="D168" t="s">
+        <v>12</v>
+      </c>
+      <c r="G168" t="s">
+        <v>91</v>
+      </c>
+      <c r="H168" t="s">
+        <v>362</v>
+      </c>
+      <c r="I168" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9">
+      <c r="A169" t="s">
+        <v>477</v>
+      </c>
+      <c r="C169" t="s">
+        <v>478</v>
+      </c>
+      <c r="D169" t="s">
+        <v>12</v>
+      </c>
+      <c r="G169" t="s">
+        <v>26</v>
+      </c>
+      <c r="H169" t="s">
+        <v>344</v>
+      </c>
+      <c r="I169" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9">
+      <c r="A170" t="s">
+        <v>477</v>
+      </c>
+      <c r="C170" t="s">
+        <v>449</v>
+      </c>
+      <c r="D170" t="s">
+        <v>12</v>
+      </c>
+      <c r="G170" t="s">
+        <v>397</v>
+      </c>
+      <c r="H170" t="s">
+        <v>398</v>
+      </c>
+      <c r="I170" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9">
+      <c r="A171" t="s">
+        <v>479</v>
+      </c>
+      <c r="C171" t="s">
+        <v>480</v>
+      </c>
+      <c r="D171" t="s">
+        <v>12</v>
+      </c>
+      <c r="G171" t="s">
+        <v>26</v>
+      </c>
+      <c r="H171" t="s">
+        <v>340</v>
+      </c>
+      <c r="I171" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9">
+      <c r="A172" t="s">
+        <v>479</v>
+      </c>
+      <c r="C172" t="s">
+        <v>481</v>
+      </c>
+      <c r="D172" t="s">
+        <v>12</v>
+      </c>
+      <c r="G172" t="s">
+        <v>14</v>
+      </c>
+      <c r="H172" t="s">
+        <v>371</v>
+      </c>
+      <c r="I172" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9">
+      <c r="A173" t="s">
+        <v>479</v>
+      </c>
+      <c r="C173" t="s">
+        <v>482</v>
+      </c>
+      <c r="D173" t="s">
+        <v>169</v>
+      </c>
+      <c r="G173" t="s">
+        <v>20</v>
+      </c>
+      <c r="H173" t="s">
+        <v>424</v>
+      </c>
+      <c r="I173" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9">
+      <c r="A174" t="s">
+        <v>479</v>
+      </c>
+      <c r="C174" t="s">
+        <v>483</v>
+      </c>
+      <c r="D174" t="s">
+        <v>12</v>
+      </c>
+      <c r="G174" t="s">
+        <v>405</v>
+      </c>
+      <c r="H174" t="s">
+        <v>406</v>
+      </c>
+      <c r="I174" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9">
+      <c r="A175" t="s">
+        <v>479</v>
+      </c>
+      <c r="C175" t="s">
+        <v>484</v>
+      </c>
+      <c r="D175" t="s">
+        <v>12</v>
+      </c>
+      <c r="G175" t="s">
+        <v>124</v>
+      </c>
+      <c r="H175" t="s">
+        <v>230</v>
+      </c>
+      <c r="I175" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9">
+      <c r="A176" t="s">
+        <v>479</v>
+      </c>
+      <c r="C176" t="s">
+        <v>485</v>
+      </c>
+      <c r="D176" t="s">
+        <v>12</v>
+      </c>
+      <c r="G176" t="s">
+        <v>374</v>
+      </c>
+      <c r="H176" t="s">
+        <v>214</v>
+      </c>
+      <c r="I176" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9">
+      <c r="A177" t="s">
+        <v>486</v>
+      </c>
+      <c r="C177" t="s">
+        <v>487</v>
+      </c>
+      <c r="D177" t="s">
+        <v>12</v>
+      </c>
+      <c r="G177" t="s">
+        <v>26</v>
+      </c>
+      <c r="H177" t="s">
+        <v>340</v>
+      </c>
+      <c r="I177" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9">
+      <c r="A178" t="s">
+        <v>486</v>
+      </c>
+      <c r="C178" t="s">
+        <v>488</v>
+      </c>
+      <c r="D178" t="s">
+        <v>12</v>
+      </c>
+      <c r="G178" t="s">
+        <v>14</v>
+      </c>
+      <c r="H178" t="s">
+        <v>359</v>
+      </c>
+      <c r="I178" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9">
+      <c r="A179" t="s">
+        <v>486</v>
+      </c>
+      <c r="C179" t="s">
+        <v>489</v>
+      </c>
+      <c r="D179" t="s">
+        <v>12</v>
+      </c>
+      <c r="G179" t="s">
+        <v>91</v>
+      </c>
+      <c r="H179" t="s">
+        <v>362</v>
+      </c>
+      <c r="I179" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9">
+      <c r="A180" t="s">
+        <v>490</v>
+      </c>
+      <c r="C180" t="s">
+        <v>491</v>
+      </c>
+      <c r="D180" t="s">
+        <v>12</v>
+      </c>
+      <c r="G180" t="s">
+        <v>26</v>
+      </c>
+      <c r="H180" t="s">
+        <v>344</v>
+      </c>
+      <c r="I180" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9">
+      <c r="A181" t="s">
+        <v>490</v>
+      </c>
+      <c r="C181" t="s">
+        <v>492</v>
+      </c>
+      <c r="D181" t="s">
+        <v>12</v>
+      </c>
+      <c r="G181" t="s">
+        <v>397</v>
+      </c>
+      <c r="H181" t="s">
+        <v>398</v>
+      </c>
+      <c r="I181" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9">
+      <c r="A182" t="s">
+        <v>490</v>
+      </c>
+      <c r="C182" t="s">
+        <v>493</v>
+      </c>
+      <c r="D182" t="s">
+        <v>12</v>
+      </c>
+      <c r="G182" t="s">
+        <v>405</v>
+      </c>
+      <c r="H182" t="s">
+        <v>406</v>
+      </c>
+      <c r="I182" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9">
+      <c r="A183" t="s">
+        <v>490</v>
+      </c>
+      <c r="C183" t="s">
+        <v>494</v>
+      </c>
+      <c r="D183" t="s">
+        <v>12</v>
+      </c>
+      <c r="G183" t="s">
+        <v>124</v>
+      </c>
+      <c r="H183" t="s">
+        <v>230</v>
+      </c>
+      <c r="I183" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9">
+      <c r="A184" t="s">
+        <v>490</v>
+      </c>
+      <c r="C184" t="s">
+        <v>495</v>
+      </c>
+      <c r="D184" t="s">
+        <v>12</v>
+      </c>
+      <c r="G184" t="s">
+        <v>374</v>
+      </c>
+      <c r="H184" t="s">
+        <v>214</v>
+      </c>
+      <c r="I184" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9">
+      <c r="A185" t="s">
+        <v>121</v>
+      </c>
+      <c r="C185" t="s">
+        <v>496</v>
+      </c>
+      <c r="D185" t="s">
+        <v>12</v>
+      </c>
+      <c r="G185" t="s">
+        <v>26</v>
+      </c>
+      <c r="H185" t="s">
+        <v>340</v>
+      </c>
+      <c r="I185" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9">
+      <c r="A186" t="s">
+        <v>121</v>
+      </c>
+      <c r="C186" t="s">
+        <v>497</v>
+      </c>
+      <c r="D186" t="s">
+        <v>12</v>
+      </c>
+      <c r="G186" t="s">
+        <v>14</v>
+      </c>
+      <c r="H186" t="s">
+        <v>371</v>
+      </c>
+      <c r="I186" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9">
+      <c r="A187" t="s">
+        <v>121</v>
+      </c>
+      <c r="C187" t="s">
+        <v>498</v>
+      </c>
+      <c r="D187" t="s">
+        <v>169</v>
+      </c>
+      <c r="G187" t="s">
+        <v>20</v>
+      </c>
+      <c r="H187" t="s">
+        <v>424</v>
+      </c>
+      <c r="I187" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9">
+      <c r="A188" t="s">
+        <v>110</v>
+      </c>
+      <c r="C188" t="s">
+        <v>499</v>
+      </c>
+      <c r="D188" t="s">
+        <v>12</v>
+      </c>
+      <c r="G188" t="s">
+        <v>26</v>
+      </c>
+      <c r="H188" t="s">
+        <v>340</v>
+      </c>
+      <c r="I188" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9">
+      <c r="A189" t="s">
+        <v>500</v>
+      </c>
+      <c r="C189" t="s">
+        <v>501</v>
+      </c>
+      <c r="D189" t="s">
+        <v>12</v>
+      </c>
+      <c r="G189" t="s">
+        <v>26</v>
+      </c>
+      <c r="H189" t="s">
+        <v>344</v>
+      </c>
+      <c r="I189" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9">
+      <c r="A190" t="s">
+        <v>502</v>
+      </c>
+      <c r="C190" t="s">
+        <v>503</v>
+      </c>
+      <c r="D190" t="s">
+        <v>12</v>
+      </c>
+      <c r="G190" t="s">
+        <v>26</v>
+      </c>
+      <c r="H190" t="s">
+        <v>340</v>
+      </c>
+      <c r="I190" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9">
+      <c r="A191" t="s">
+        <v>502</v>
+      </c>
+      <c r="C191" t="s">
+        <v>504</v>
+      </c>
+      <c r="D191" t="s">
+        <v>12</v>
+      </c>
+      <c r="G191" t="s">
+        <v>14</v>
+      </c>
+      <c r="H191" t="s">
+        <v>359</v>
+      </c>
+      <c r="I191" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9">
+      <c r="A192" t="s">
+        <v>502</v>
+      </c>
+      <c r="C192" t="s">
+        <v>505</v>
+      </c>
+      <c r="D192" t="s">
+        <v>12</v>
+      </c>
+      <c r="G192" t="s">
+        <v>91</v>
+      </c>
+      <c r="H192" t="s">
+        <v>362</v>
+      </c>
+      <c r="I192" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9">
+      <c r="A193" t="s">
+        <v>295</v>
+      </c>
+      <c r="C193" t="s">
+        <v>506</v>
+      </c>
+      <c r="D193" t="s">
+        <v>12</v>
+      </c>
+      <c r="G193" t="s">
+        <v>26</v>
+      </c>
+      <c r="H193" t="s">
+        <v>344</v>
+      </c>
+      <c r="I193" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9">
+      <c r="A194" t="s">
+        <v>295</v>
+      </c>
+      <c r="C194" t="s">
+        <v>507</v>
+      </c>
+      <c r="D194" t="s">
+        <v>12</v>
+      </c>
+      <c r="G194" t="s">
+        <v>397</v>
+      </c>
+      <c r="H194" t="s">
+        <v>398</v>
+      </c>
+      <c r="I194" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9">
+      <c r="A195" t="s">
+        <v>295</v>
+      </c>
+      <c r="C195" t="s">
+        <v>508</v>
+      </c>
+      <c r="D195" t="s">
+        <v>12</v>
+      </c>
+      <c r="G195" t="s">
+        <v>124</v>
+      </c>
+      <c r="H195" t="s">
+        <v>230</v>
+      </c>
+      <c r="I195" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9">
+      <c r="A196" t="s">
+        <v>290</v>
+      </c>
+      <c r="C196" t="s">
+        <v>279</v>
+      </c>
+      <c r="D196" t="s">
+        <v>12</v>
+      </c>
+      <c r="G196" t="s">
+        <v>26</v>
+      </c>
+      <c r="H196" t="s">
+        <v>340</v>
+      </c>
+      <c r="I196" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9">
+      <c r="A197" t="s">
+        <v>290</v>
+      </c>
+      <c r="C197" t="s">
+        <v>509</v>
+      </c>
+      <c r="D197" t="s">
+        <v>12</v>
+      </c>
+      <c r="G197" t="s">
+        <v>14</v>
+      </c>
+      <c r="H197" t="s">
+        <v>371</v>
+      </c>
+      <c r="I197" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9">
+      <c r="A198" t="s">
+        <v>290</v>
+      </c>
+      <c r="C198" t="s">
+        <v>510</v>
+      </c>
+      <c r="D198" t="s">
+        <v>169</v>
+      </c>
+      <c r="G198" t="s">
+        <v>20</v>
+      </c>
+      <c r="H198" t="s">
+        <v>424</v>
+      </c>
+      <c r="I198" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9">
+      <c r="A199" t="s">
+        <v>290</v>
+      </c>
+      <c r="C199" t="s">
+        <v>511</v>
+      </c>
+      <c r="D199" t="s">
+        <v>12</v>
+      </c>
+      <c r="G199" t="s">
+        <v>374</v>
+      </c>
+      <c r="H199" t="s">
+        <v>214</v>
+      </c>
+      <c r="I199" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9">
+      <c r="A200" t="s">
+        <v>135</v>
+      </c>
+      <c r="C200" t="s">
+        <v>512</v>
+      </c>
+      <c r="D200" t="s">
+        <v>12</v>
+      </c>
+      <c r="G200" t="s">
+        <v>26</v>
+      </c>
+      <c r="H200" t="s">
+        <v>344</v>
+      </c>
+      <c r="I200" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9">
+      <c r="A201" t="s">
+        <v>513</v>
+      </c>
+      <c r="C201" t="s">
+        <v>514</v>
+      </c>
+      <c r="D201" t="s">
+        <v>12</v>
+      </c>
+      <c r="G201" t="s">
+        <v>26</v>
+      </c>
+      <c r="H201" t="s">
+        <v>344</v>
+      </c>
+      <c r="I201" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9">
+      <c r="A202" t="s">
+        <v>515</v>
+      </c>
+      <c r="C202" t="s">
+        <v>516</v>
+      </c>
+      <c r="D202" t="s">
+        <v>12</v>
+      </c>
+      <c r="G202" t="s">
+        <v>91</v>
+      </c>
+      <c r="H202" t="s">
+        <v>362</v>
+      </c>
+      <c r="I202" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9">
+      <c r="A203" t="s">
+        <v>515</v>
+      </c>
+      <c r="C203" t="s">
+        <v>517</v>
+      </c>
+      <c r="D203" t="s">
+        <v>12</v>
+      </c>
+      <c r="G203" t="s">
+        <v>26</v>
+      </c>
+      <c r="H203" t="s">
+        <v>340</v>
+      </c>
+      <c r="I203" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9">
+      <c r="A204" t="s">
+        <v>515</v>
+      </c>
+      <c r="C204" t="s">
+        <v>519</v>
+      </c>
+      <c r="D204" t="s">
+        <v>12</v>
+      </c>
+      <c r="G204" t="s">
+        <v>14</v>
+      </c>
+      <c r="H204" t="s">
+        <v>359</v>
+      </c>
+      <c r="I204" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9">
+      <c r="A205" t="s">
+        <v>520</v>
+      </c>
+      <c r="C205" t="s">
+        <v>521</v>
+      </c>
+      <c r="D205" t="s">
+        <v>12</v>
+      </c>
+      <c r="G205" t="s">
+        <v>397</v>
+      </c>
+      <c r="H205" t="s">
+        <v>398</v>
+      </c>
+      <c r="I205" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9">
+      <c r="A206" t="s">
+        <v>520</v>
+      </c>
+      <c r="C206" t="s">
+        <v>522</v>
+      </c>
+      <c r="D206" t="s">
+        <v>12</v>
+      </c>
+      <c r="G206" t="s">
+        <v>124</v>
+      </c>
+      <c r="H206" t="s">
+        <v>230</v>
+      </c>
+      <c r="I206" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9">
+      <c r="A207" t="s">
+        <v>520</v>
+      </c>
+      <c r="C207" t="s">
+        <v>523</v>
+      </c>
+      <c r="D207" t="s">
+        <v>12</v>
+      </c>
+      <c r="G207" t="s">
+        <v>26</v>
+      </c>
+      <c r="H207" t="s">
+        <v>344</v>
+      </c>
+      <c r="I207" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9">
+      <c r="A208" t="s">
+        <v>524</v>
+      </c>
+      <c r="C208" t="s">
+        <v>525</v>
+      </c>
+      <c r="D208" t="s">
+        <v>12</v>
+      </c>
+      <c r="G208" t="s">
+        <v>374</v>
+      </c>
+      <c r="H208" t="s">
+        <v>214</v>
+      </c>
+      <c r="I208" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9">
+      <c r="A209" t="s">
+        <v>524</v>
+      </c>
+      <c r="C209" t="s">
+        <v>526</v>
+      </c>
+      <c r="D209" t="s">
+        <v>12</v>
+      </c>
+      <c r="G209" t="s">
+        <v>26</v>
+      </c>
+      <c r="H209" t="s">
+        <v>340</v>
+      </c>
+      <c r="I209" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9">
+      <c r="A210" t="s">
+        <v>524</v>
+      </c>
+      <c r="C210" t="s">
+        <v>527</v>
+      </c>
+      <c r="D210" t="s">
+        <v>12</v>
+      </c>
+      <c r="G210" t="s">
+        <v>14</v>
+      </c>
+      <c r="H210" t="s">
+        <v>371</v>
+      </c>
+      <c r="I210" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9">
+      <c r="A211" t="s">
+        <v>524</v>
+      </c>
+      <c r="C211" t="s">
+        <v>528</v>
+      </c>
+      <c r="D211" t="s">
+        <v>169</v>
+      </c>
+      <c r="G211" t="s">
+        <v>20</v>
+      </c>
+      <c r="H211" t="s">
+        <v>424</v>
+      </c>
+      <c r="I211" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9">
+      <c r="A212" t="s">
+        <v>529</v>
+      </c>
+      <c r="C212" t="s">
+        <v>530</v>
+      </c>
+      <c r="D212" t="s">
+        <v>12</v>
+      </c>
+      <c r="G212" t="s">
+        <v>26</v>
+      </c>
+      <c r="H212" t="s">
+        <v>340</v>
+      </c>
+      <c r="I212" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9">
+      <c r="A213" t="s">
+        <v>529</v>
+      </c>
+      <c r="C213" t="s">
+        <v>531</v>
+      </c>
+      <c r="D213" t="s">
+        <v>12</v>
+      </c>
+      <c r="G213" t="s">
+        <v>14</v>
+      </c>
+      <c r="H213" t="s">
+        <v>359</v>
+      </c>
+      <c r="I213" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9">
+      <c r="A214" t="s">
+        <v>532</v>
+      </c>
+      <c r="C214" t="s">
+        <v>533</v>
+      </c>
+      <c r="D214" t="s">
+        <v>12</v>
+      </c>
+      <c r="G214" t="s">
+        <v>124</v>
+      </c>
+      <c r="H214" t="s">
+        <v>230</v>
+      </c>
+      <c r="I214" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9">
+      <c r="A215" t="s">
+        <v>532</v>
+      </c>
+      <c r="C215" t="s">
+        <v>534</v>
+      </c>
+      <c r="D215" t="s">
+        <v>12</v>
+      </c>
+      <c r="G215" t="s">
+        <v>26</v>
+      </c>
+      <c r="H215" t="s">
+        <v>344</v>
+      </c>
+      <c r="I215" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9">
+      <c r="A216" t="s">
+        <v>535</v>
+      </c>
+      <c r="C216" t="s">
+        <v>536</v>
+      </c>
+      <c r="D216" t="s">
+        <v>12</v>
+      </c>
+      <c r="G216" t="s">
+        <v>26</v>
+      </c>
+      <c r="H216" t="s">
+        <v>340</v>
+      </c>
+      <c r="I216" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9">
+      <c r="A217" t="s">
+        <v>535</v>
+      </c>
+      <c r="C217" t="s">
+        <v>537</v>
+      </c>
+      <c r="D217" t="s">
+        <v>12</v>
+      </c>
+      <c r="G217" t="s">
+        <v>14</v>
+      </c>
+      <c r="H217" t="s">
+        <v>371</v>
+      </c>
+      <c r="I217" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9">
+      <c r="A218" t="s">
+        <v>149</v>
+      </c>
+      <c r="C218" t="s">
+        <v>538</v>
+      </c>
+      <c r="D218" t="s">
+        <v>12</v>
+      </c>
+      <c r="G218" t="s">
+        <v>26</v>
+      </c>
+      <c r="H218" t="s">
+        <v>340</v>
+      </c>
+      <c r="I218" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9">
+      <c r="A219" t="s">
+        <v>539</v>
+      </c>
+      <c r="C219" t="s">
+        <v>540</v>
+      </c>
+      <c r="D219" t="s">
+        <v>12</v>
+      </c>
+      <c r="G219" t="s">
+        <v>14</v>
+      </c>
+      <c r="H219" t="s">
+        <v>359</v>
+      </c>
+      <c r="I219" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9">
+      <c r="A220" t="s">
+        <v>541</v>
+      </c>
+      <c r="C220" t="s">
+        <v>118</v>
+      </c>
+      <c r="D220" t="s">
+        <v>12</v>
+      </c>
+      <c r="G220" t="s">
+        <v>124</v>
+      </c>
+      <c r="H220" t="s">
+        <v>230</v>
+      </c>
+      <c r="I220" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9">
+      <c r="A221" t="s">
+        <v>541</v>
+      </c>
+      <c r="C221" t="s">
+        <v>542</v>
+      </c>
+      <c r="D221" t="s">
+        <v>12</v>
+      </c>
+      <c r="G221" t="s">
+        <v>26</v>
+      </c>
+      <c r="H221" t="s">
+        <v>344</v>
+      </c>
+      <c r="I221" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9">
+      <c r="A222" t="s">
+        <v>543</v>
+      </c>
+      <c r="C222" t="s">
+        <v>544</v>
+      </c>
+      <c r="D222" t="s">
+        <v>12</v>
+      </c>
+      <c r="G222" t="s">
+        <v>26</v>
+      </c>
+      <c r="H222" t="s">
+        <v>340</v>
+      </c>
+      <c r="I222" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9">
+      <c r="A223" t="s">
+        <v>296</v>
+      </c>
+      <c r="C223" t="s">
+        <v>545</v>
+      </c>
+      <c r="D223" t="s">
+        <v>12</v>
+      </c>
+      <c r="G223" t="s">
+        <v>124</v>
+      </c>
+      <c r="H223" t="s">
+        <v>230</v>
+      </c>
+      <c r="I223" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9">
+      <c r="A224" t="s">
+        <v>296</v>
+      </c>
+      <c r="C224" t="s">
+        <v>546</v>
+      </c>
+      <c r="D224" t="s">
+        <v>12</v>
+      </c>
+      <c r="G224" t="s">
+        <v>26</v>
+      </c>
+      <c r="H224" t="s">
+        <v>340</v>
+      </c>
+      <c r="I224" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9">
+      <c r="A225" t="s">
+        <v>547</v>
+      </c>
+      <c r="C225" t="s">
+        <v>548</v>
+      </c>
+      <c r="D225" t="s">
+        <v>12</v>
+      </c>
+      <c r="G225" t="s">
+        <v>26</v>
+      </c>
+      <c r="H225" t="s">
+        <v>340</v>
+      </c>
+      <c r="I225" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9">
+      <c r="A226" t="s">
+        <v>549</v>
+      </c>
+      <c r="C226" t="s">
+        <v>550</v>
+      </c>
+      <c r="D226" t="s">
+        <v>12</v>
+      </c>
+      <c r="G226" t="s">
+        <v>26</v>
+      </c>
+      <c r="H226" t="s">
+        <v>340</v>
+      </c>
+      <c r="I226" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9">
+      <c r="A227" t="s">
+        <v>551</v>
+      </c>
+      <c r="C227" t="s">
+        <v>552</v>
+      </c>
+      <c r="D227" t="s">
+        <v>12</v>
+      </c>
+      <c r="G227" t="s">
+        <v>26</v>
+      </c>
+      <c r="H227" t="s">
+        <v>340</v>
+      </c>
+      <c r="I227" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9">
+      <c r="A228" t="s">
+        <v>553</v>
+      </c>
+      <c r="C228" t="s">
+        <v>554</v>
+      </c>
+      <c r="D228" t="s">
+        <v>12</v>
+      </c>
+      <c r="G228" t="s">
+        <v>26</v>
+      </c>
+      <c r="H228" t="s">
+        <v>340</v>
+      </c>
+      <c r="I228" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9">
+      <c r="A229" t="s">
+        <v>555</v>
+      </c>
+      <c r="C229" t="s">
+        <v>556</v>
+      </c>
+      <c r="D229" t="s">
+        <v>12</v>
+      </c>
+      <c r="G229" t="s">
+        <v>91</v>
+      </c>
+      <c r="H229" t="s">
+        <v>362</v>
+      </c>
+      <c r="I229" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9">
+      <c r="A230" t="s">
+        <v>557</v>
+      </c>
+      <c r="C230" t="s">
+        <v>558</v>
+      </c>
+      <c r="D230" t="s">
+        <v>12</v>
+      </c>
+      <c r="G230" t="s">
+        <v>26</v>
+      </c>
+      <c r="H230" t="s">
+        <v>340</v>
+      </c>
+      <c r="I230" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9">
+      <c r="A231" t="s">
+        <v>559</v>
+      </c>
+      <c r="C231" t="s">
+        <v>560</v>
+      </c>
+      <c r="D231" t="s">
+        <v>12</v>
+      </c>
+      <c r="G231" t="s">
+        <v>26</v>
+      </c>
+      <c r="H231" t="s">
+        <v>340</v>
+      </c>
+      <c r="I231" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9">
+      <c r="A232" t="s">
+        <v>561</v>
+      </c>
+      <c r="C232" t="s">
+        <v>562</v>
+      </c>
+      <c r="D232" t="s">
+        <v>12</v>
+      </c>
+      <c r="G232" t="s">
+        <v>26</v>
+      </c>
+      <c r="H232" t="s">
+        <v>340</v>
+      </c>
+      <c r="I232" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9">
+      <c r="A233" t="s">
+        <v>563</v>
+      </c>
+      <c r="C233" t="s">
+        <v>564</v>
+      </c>
+      <c r="D233" t="s">
+        <v>12</v>
+      </c>
+      <c r="G233" t="s">
+        <v>26</v>
+      </c>
+      <c r="H233" t="s">
+        <v>340</v>
+      </c>
+      <c r="I233" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9">
+      <c r="A234" t="s">
+        <v>565</v>
+      </c>
+      <c r="C234" t="s">
+        <v>566</v>
+      </c>
+      <c r="D234" t="s">
+        <v>12</v>
+      </c>
+      <c r="G234" t="s">
+        <v>26</v>
+      </c>
+      <c r="H234" t="s">
+        <v>340</v>
+      </c>
+      <c r="I234" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9">
+      <c r="A235" t="s">
+        <v>567</v>
+      </c>
+      <c r="C235" t="s">
+        <v>568</v>
+      </c>
+      <c r="D235" t="s">
+        <v>12</v>
+      </c>
+      <c r="G235" t="s">
+        <v>26</v>
+      </c>
+      <c r="H235" t="s">
+        <v>340</v>
+      </c>
+      <c r="I235" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9">
+      <c r="A236" t="s">
+        <v>328</v>
+      </c>
+      <c r="C236" t="s">
+        <v>569</v>
+      </c>
+      <c r="D236" t="s">
+        <v>12</v>
+      </c>
+      <c r="G236" t="s">
+        <v>26</v>
+      </c>
+      <c r="H236" t="s">
+        <v>340</v>
+      </c>
+      <c r="I236" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9">
+      <c r="A237" t="s">
+        <v>570</v>
+      </c>
+      <c r="C237" t="s">
+        <v>571</v>
+      </c>
+      <c r="D237" t="s">
+        <v>12</v>
+      </c>
+      <c r="G237" t="s">
+        <v>26</v>
+      </c>
+      <c r="H237" t="s">
+        <v>344</v>
+      </c>
+      <c r="I237" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9">
+      <c r="A238" t="s">
+        <v>572</v>
+      </c>
+      <c r="C238" t="s">
+        <v>573</v>
+      </c>
+      <c r="D238" t="s">
+        <v>12</v>
+      </c>
+      <c r="G238" t="s">
+        <v>374</v>
+      </c>
+      <c r="H238" t="s">
+        <v>214</v>
+      </c>
+      <c r="I238" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9">
+      <c r="A239" t="s">
+        <v>572</v>
+      </c>
+      <c r="C239" t="s">
+        <v>574</v>
+      </c>
+      <c r="D239" t="s">
+        <v>12</v>
+      </c>
+      <c r="G239" t="s">
+        <v>26</v>
+      </c>
+      <c r="H239" t="s">
+        <v>340</v>
+      </c>
+      <c r="I239" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9">
+      <c r="A240" t="s">
+        <v>572</v>
+      </c>
+      <c r="C240" t="s">
+        <v>575</v>
+      </c>
+      <c r="D240" t="s">
+        <v>12</v>
+      </c>
+      <c r="G240" t="s">
+        <v>14</v>
+      </c>
+      <c r="H240" t="s">
+        <v>371</v>
+      </c>
+      <c r="I240" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9">
+      <c r="A241" t="s">
+        <v>572</v>
+      </c>
+      <c r="C241" t="s">
+        <v>440</v>
+      </c>
+      <c r="D241" t="s">
+        <v>169</v>
+      </c>
+      <c r="G241" t="s">
+        <v>20</v>
+      </c>
+      <c r="H241" t="s">
+        <v>424</v>
+      </c>
+      <c r="I241" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9">
+      <c r="A242" t="s">
+        <v>189</v>
+      </c>
+      <c r="C242" t="s">
+        <v>576</v>
+      </c>
+      <c r="D242" t="s">
+        <v>12</v>
+      </c>
+      <c r="G242" t="s">
+        <v>26</v>
+      </c>
+      <c r="H242" t="s">
+        <v>344</v>
+      </c>
+      <c r="I242" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9">
+      <c r="A243" t="s">
+        <v>577</v>
+      </c>
+      <c r="C243" t="s">
+        <v>578</v>
+      </c>
+      <c r="D243" t="s">
+        <v>12</v>
+      </c>
+      <c r="G243" t="s">
+        <v>26</v>
+      </c>
+      <c r="H243" t="s">
+        <v>344</v>
+      </c>
+      <c r="I243" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9">
+      <c r="A244" t="s">
+        <v>579</v>
+      </c>
+      <c r="C244" t="s">
+        <v>580</v>
+      </c>
+      <c r="D244" t="s">
+        <v>12</v>
+      </c>
+      <c r="G244" t="s">
+        <v>26</v>
+      </c>
+      <c r="H244" t="s">
+        <v>340</v>
+      </c>
+      <c r="I244" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9">
+      <c r="A245" t="s">
+        <v>581</v>
+      </c>
+      <c r="C245" t="s">
+        <v>582</v>
+      </c>
+      <c r="D245" t="s">
+        <v>12</v>
+      </c>
+      <c r="G245" t="s">
+        <v>397</v>
+      </c>
+      <c r="H245" t="s">
+        <v>398</v>
+      </c>
+      <c r="I245" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9">
+      <c r="A246" t="s">
+        <v>581</v>
+      </c>
+      <c r="C246" t="s">
+        <v>583</v>
+      </c>
+      <c r="D246" t="s">
+        <v>12</v>
+      </c>
+      <c r="G246" t="s">
+        <v>26</v>
+      </c>
+      <c r="H246" t="s">
+        <v>344</v>
+      </c>
+      <c r="I246" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9">
+      <c r="A247" t="s">
+        <v>584</v>
+      </c>
+      <c r="C247" t="s">
+        <v>585</v>
+      </c>
+      <c r="D247" t="s">
+        <v>12</v>
+      </c>
+      <c r="G247" t="s">
+        <v>374</v>
+      </c>
+      <c r="H247" t="s">
+        <v>214</v>
+      </c>
+      <c r="I247" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9">
+      <c r="A248" t="s">
+        <v>584</v>
+      </c>
+      <c r="C248" t="s">
+        <v>586</v>
+      </c>
+      <c r="D248" t="s">
+        <v>12</v>
+      </c>
+      <c r="G248" t="s">
+        <v>26</v>
+      </c>
+      <c r="H248" t="s">
+        <v>340</v>
+      </c>
+      <c r="I248" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9">
+      <c r="A249" t="s">
+        <v>584</v>
+      </c>
+      <c r="C249" t="s">
+        <v>587</v>
+      </c>
+      <c r="D249" t="s">
+        <v>12</v>
+      </c>
+      <c r="G249" t="s">
+        <v>14</v>
+      </c>
+      <c r="H249" t="s">
+        <v>371</v>
+      </c>
+      <c r="I249" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="250" spans="1:9">
+      <c r="A250" t="s">
+        <v>584</v>
+      </c>
+      <c r="C250" t="s">
+        <v>588</v>
+      </c>
+      <c r="D250" t="s">
+        <v>169</v>
+      </c>
+      <c r="G250" t="s">
+        <v>20</v>
+      </c>
+      <c r="H250" t="s">
+        <v>424</v>
+      </c>
+      <c r="I250" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="251" spans="1:9">
+      <c r="A251" t="s">
+        <v>589</v>
+      </c>
+      <c r="C251" t="s">
+        <v>249</v>
+      </c>
+      <c r="D251" t="s">
+        <v>12</v>
+      </c>
+      <c r="G251" t="s">
+        <v>26</v>
+      </c>
+      <c r="H251" t="s">
+        <v>344</v>
+      </c>
+      <c r="I251" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="252" spans="1:9">
+      <c r="A252" t="s">
+        <v>590</v>
+      </c>
+      <c r="C252" t="s">
+        <v>591</v>
+      </c>
+      <c r="D252" t="s">
+        <v>12</v>
+      </c>
+      <c r="G252" t="s">
+        <v>26</v>
+      </c>
+      <c r="H252" t="s">
+        <v>340</v>
+      </c>
+      <c r="I252" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9">
+      <c r="A253" t="s">
         <v>331</v>
       </c>
-      <c r="H95" t="s">
-[...3 lines deleted...]
-        <v>332</v>
+      <c r="C253" t="s">
+        <v>592</v>
+      </c>
+      <c r="D253" t="s">
+        <v>12</v>
+      </c>
+      <c r="G253" t="s">
+        <v>397</v>
+      </c>
+      <c r="H253" t="s">
+        <v>398</v>
+      </c>
+      <c r="I253" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="254" spans="1:9">
+      <c r="A254" t="s">
+        <v>331</v>
+      </c>
+      <c r="C254" t="s">
+        <v>593</v>
+      </c>
+      <c r="D254" t="s">
+        <v>12</v>
+      </c>
+      <c r="G254" t="s">
+        <v>26</v>
+      </c>
+      <c r="H254" t="s">
+        <v>344</v>
+      </c>
+      <c r="I254" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9">
+      <c r="A255" t="s">
+        <v>594</v>
+      </c>
+      <c r="C255" t="s">
+        <v>595</v>
+      </c>
+      <c r="D255" t="s">
+        <v>169</v>
+      </c>
+      <c r="G255" t="s">
+        <v>20</v>
+      </c>
+      <c r="H255" t="s">
+        <v>424</v>
+      </c>
+      <c r="I255" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="256" spans="1:9">
+      <c r="A256" t="s">
+        <v>594</v>
+      </c>
+      <c r="C256" t="s">
+        <v>596</v>
+      </c>
+      <c r="D256" t="s">
+        <v>12</v>
+      </c>
+      <c r="G256" t="s">
+        <v>405</v>
+      </c>
+      <c r="H256" t="s">
+        <v>406</v>
+      </c>
+      <c r="I256" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="257" spans="1:9">
+      <c r="A257" t="s">
+        <v>594</v>
+      </c>
+      <c r="C257" t="s">
+        <v>597</v>
+      </c>
+      <c r="D257" t="s">
+        <v>12</v>
+      </c>
+      <c r="G257" t="s">
+        <v>26</v>
+      </c>
+      <c r="H257" t="s">
+        <v>340</v>
+      </c>
+      <c r="I257" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9">
+      <c r="A258" t="s">
+        <v>594</v>
+      </c>
+      <c r="C258" t="s">
+        <v>386</v>
+      </c>
+      <c r="D258" t="s">
+        <v>12</v>
+      </c>
+      <c r="G258" t="s">
+        <v>14</v>
+      </c>
+      <c r="H258" t="s">
+        <v>371</v>
+      </c>
+      <c r="I258" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="259" spans="1:9">
+      <c r="A259" t="s">
+        <v>199</v>
+      </c>
+      <c r="C259" t="s">
+        <v>598</v>
+      </c>
+      <c r="D259" t="s">
+        <v>12</v>
+      </c>
+      <c r="G259" t="s">
+        <v>26</v>
+      </c>
+      <c r="H259" t="s">
+        <v>340</v>
+      </c>
+      <c r="I259" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9">
+      <c r="A260" t="s">
+        <v>200</v>
+      </c>
+      <c r="C260" t="s">
+        <v>599</v>
+      </c>
+      <c r="D260" t="s">
+        <v>12</v>
+      </c>
+      <c r="G260" t="s">
+        <v>26</v>
+      </c>
+      <c r="H260" t="s">
+        <v>340</v>
+      </c>
+      <c r="I260" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="261" spans="1:9">
+      <c r="A261" t="s">
+        <v>600</v>
+      </c>
+      <c r="C261" t="s">
+        <v>249</v>
+      </c>
+      <c r="D261" t="s">
+        <v>12</v>
+      </c>
+      <c r="G261" t="s">
+        <v>26</v>
+      </c>
+      <c r="H261" t="s">
+        <v>344</v>
+      </c>
+      <c r="I261" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="262" spans="1:9">
+      <c r="A262" t="s">
+        <v>601</v>
+      </c>
+      <c r="C262" t="s">
+        <v>519</v>
+      </c>
+      <c r="D262" t="s">
+        <v>12</v>
+      </c>
+      <c r="G262" t="s">
+        <v>26</v>
+      </c>
+      <c r="H262" t="s">
+        <v>340</v>
+      </c>
+      <c r="I262" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9">
+      <c r="A263" t="s">
+        <v>602</v>
+      </c>
+      <c r="C263" t="s">
+        <v>396</v>
+      </c>
+      <c r="D263" t="s">
+        <v>12</v>
+      </c>
+      <c r="G263" t="s">
+        <v>397</v>
+      </c>
+      <c r="H263" t="s">
+        <v>398</v>
+      </c>
+      <c r="I263" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="264" spans="1:9">
+      <c r="A264" t="s">
+        <v>602</v>
+      </c>
+      <c r="C264" t="s">
+        <v>603</v>
+      </c>
+      <c r="D264" t="s">
+        <v>12</v>
+      </c>
+      <c r="G264" t="s">
+        <v>26</v>
+      </c>
+      <c r="H264" t="s">
+        <v>344</v>
+      </c>
+      <c r="I264" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="265" spans="1:9">
+      <c r="A265" t="s">
+        <v>604</v>
+      </c>
+      <c r="C265" t="s">
+        <v>605</v>
+      </c>
+      <c r="D265" t="s">
+        <v>169</v>
+      </c>
+      <c r="G265" t="s">
+        <v>20</v>
+      </c>
+      <c r="H265" t="s">
+        <v>424</v>
+      </c>
+      <c r="I265" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9">
+      <c r="A266" t="s">
+        <v>604</v>
+      </c>
+      <c r="C266" t="s">
+        <v>606</v>
+      </c>
+      <c r="D266" t="s">
+        <v>12</v>
+      </c>
+      <c r="G266" t="s">
+        <v>405</v>
+      </c>
+      <c r="H266" t="s">
+        <v>406</v>
+      </c>
+      <c r="I266" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="267" spans="1:9">
+      <c r="A267" t="s">
+        <v>604</v>
+      </c>
+      <c r="C267" t="s">
+        <v>607</v>
+      </c>
+      <c r="D267" t="s">
+        <v>12</v>
+      </c>
+      <c r="G267" t="s">
+        <v>26</v>
+      </c>
+      <c r="H267" t="s">
+        <v>340</v>
+      </c>
+      <c r="I267" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9">
+      <c r="A268" t="s">
+        <v>604</v>
+      </c>
+      <c r="C268" t="s">
+        <v>608</v>
+      </c>
+      <c r="D268" t="s">
+        <v>12</v>
+      </c>
+      <c r="G268" t="s">
+        <v>14</v>
+      </c>
+      <c r="H268" t="s">
+        <v>371</v>
+      </c>
+      <c r="I268" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="269" spans="1:9">
+      <c r="A269" t="s">
+        <v>206</v>
+      </c>
+      <c r="C269" t="s">
+        <v>609</v>
+      </c>
+      <c r="D269" t="s">
+        <v>12</v>
+      </c>
+      <c r="G269" t="s">
+        <v>26</v>
+      </c>
+      <c r="H269" t="s">
+        <v>344</v>
+      </c>
+      <c r="I269" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="270" spans="1:9">
+      <c r="A270" t="s">
+        <v>610</v>
+      </c>
+      <c r="C270" t="s">
+        <v>249</v>
+      </c>
+      <c r="D270" t="s">
+        <v>12</v>
+      </c>
+      <c r="G270" t="s">
+        <v>26</v>
+      </c>
+      <c r="H270" t="s">
+        <v>344</v>
+      </c>
+      <c r="I270" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="271" spans="1:9">
+      <c r="A271" t="s">
+        <v>334</v>
+      </c>
+      <c r="C271" t="s">
+        <v>611</v>
+      </c>
+      <c r="D271" t="s">
+        <v>12</v>
+      </c>
+      <c r="G271" t="s">
+        <v>26</v>
+      </c>
+      <c r="H271" t="s">
+        <v>340</v>
+      </c>
+      <c r="I271" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9">
+      <c r="A272" t="s">
+        <v>612</v>
+      </c>
+      <c r="C272" t="s">
+        <v>613</v>
+      </c>
+      <c r="D272" t="s">
+        <v>12</v>
+      </c>
+      <c r="G272" t="s">
+        <v>397</v>
+      </c>
+      <c r="H272" t="s">
+        <v>398</v>
+      </c>
+      <c r="I272" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="273" spans="1:9">
+      <c r="A273" t="s">
+        <v>612</v>
+      </c>
+      <c r="C273" t="s">
+        <v>614</v>
+      </c>
+      <c r="D273" t="s">
+        <v>12</v>
+      </c>
+      <c r="G273" t="s">
+        <v>26</v>
+      </c>
+      <c r="H273" t="s">
+        <v>344</v>
+      </c>
+      <c r="I273" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="274" spans="1:9">
+      <c r="A274" t="s">
+        <v>615</v>
+      </c>
+      <c r="C274" t="s">
+        <v>616</v>
+      </c>
+      <c r="D274" t="s">
+        <v>12</v>
+      </c>
+      <c r="G274" t="s">
+        <v>26</v>
+      </c>
+      <c r="H274" t="s">
+        <v>340</v>
+      </c>
+      <c r="I274" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="275" spans="1:9">
+      <c r="A275" t="s">
+        <v>615</v>
+      </c>
+      <c r="C275" t="s">
+        <v>617</v>
+      </c>
+      <c r="D275" t="s">
+        <v>12</v>
+      </c>
+      <c r="G275" t="s">
+        <v>14</v>
+      </c>
+      <c r="H275" t="s">
+        <v>371</v>
+      </c>
+      <c r="I275" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="276" spans="1:9">
+      <c r="A276" t="s">
+        <v>618</v>
+      </c>
+      <c r="C276" t="s">
+        <v>249</v>
+      </c>
+      <c r="D276" t="s">
+        <v>12</v>
+      </c>
+      <c r="G276" t="s">
+        <v>26</v>
+      </c>
+      <c r="H276" t="s">
+        <v>344</v>
+      </c>
+      <c r="I276" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="277" spans="1:9">
+      <c r="A277" t="s">
+        <v>619</v>
+      </c>
+      <c r="C277" t="s">
+        <v>620</v>
+      </c>
+      <c r="D277" t="s">
+        <v>12</v>
+      </c>
+      <c r="G277" t="s">
+        <v>26</v>
+      </c>
+      <c r="H277" t="s">
+        <v>340</v>
+      </c>
+      <c r="I277" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="278" spans="1:9">
+      <c r="A278" t="s">
+        <v>621</v>
+      </c>
+      <c r="C278" t="s">
+        <v>622</v>
+      </c>
+      <c r="D278" t="s">
+        <v>12</v>
+      </c>
+      <c r="G278" t="s">
+        <v>397</v>
+      </c>
+      <c r="H278" t="s">
+        <v>398</v>
+      </c>
+      <c r="I278" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="279" spans="1:9">
+      <c r="A279" t="s">
+        <v>621</v>
+      </c>
+      <c r="C279" t="s">
+        <v>623</v>
+      </c>
+      <c r="D279" t="s">
+        <v>12</v>
+      </c>
+      <c r="G279" t="s">
+        <v>26</v>
+      </c>
+      <c r="H279" t="s">
+        <v>344</v>
+      </c>
+      <c r="I279" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9">
+      <c r="A280" t="s">
+        <v>624</v>
+      </c>
+      <c r="C280" t="s">
+        <v>625</v>
+      </c>
+      <c r="D280" t="s">
+        <v>169</v>
+      </c>
+      <c r="G280" t="s">
+        <v>20</v>
+      </c>
+      <c r="H280" t="s">
+        <v>424</v>
+      </c>
+      <c r="I280" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9">
+      <c r="A281" t="s">
+        <v>624</v>
+      </c>
+      <c r="C281" t="s">
+        <v>373</v>
+      </c>
+      <c r="D281" t="s">
+        <v>12</v>
+      </c>
+      <c r="G281" t="s">
+        <v>374</v>
+      </c>
+      <c r="H281" t="s">
+        <v>214</v>
+      </c>
+      <c r="I281" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="282" spans="1:9">
+      <c r="A282" t="s">
+        <v>624</v>
+      </c>
+      <c r="C282" t="s">
+        <v>626</v>
+      </c>
+      <c r="D282" t="s">
+        <v>12</v>
+      </c>
+      <c r="G282" t="s">
+        <v>405</v>
+      </c>
+      <c r="H282" t="s">
+        <v>406</v>
+      </c>
+      <c r="I282" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="283" spans="1:9">
+      <c r="A283" t="s">
+        <v>624</v>
+      </c>
+      <c r="C283" t="s">
+        <v>627</v>
+      </c>
+      <c r="D283" t="s">
+        <v>12</v>
+      </c>
+      <c r="G283" t="s">
+        <v>26</v>
+      </c>
+      <c r="H283" t="s">
+        <v>340</v>
+      </c>
+      <c r="I283" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="284" spans="1:9">
+      <c r="A284" t="s">
+        <v>624</v>
+      </c>
+      <c r="C284" t="s">
+        <v>386</v>
+      </c>
+      <c r="D284" t="s">
+        <v>12</v>
+      </c>
+      <c r="G284" t="s">
+        <v>14</v>
+      </c>
+      <c r="H284" t="s">
+        <v>371</v>
+      </c>
+      <c r="I284" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="285" spans="1:9">
+      <c r="A285" t="s">
+        <v>628</v>
+      </c>
+      <c r="C285" t="s">
+        <v>249</v>
+      </c>
+      <c r="D285" t="s">
+        <v>12</v>
+      </c>
+      <c r="G285" t="s">
+        <v>26</v>
+      </c>
+      <c r="H285" t="s">
+        <v>344</v>
+      </c>
+      <c r="I285" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="286" spans="1:9">
+      <c r="A286" t="s">
+        <v>629</v>
+      </c>
+      <c r="C286" t="s">
+        <v>630</v>
+      </c>
+      <c r="D286" t="s">
+        <v>169</v>
+      </c>
+      <c r="G286" t="s">
+        <v>20</v>
+      </c>
+      <c r="H286" t="s">
+        <v>424</v>
+      </c>
+      <c r="I286" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="287" spans="1:9">
+      <c r="A287" t="s">
+        <v>629</v>
+      </c>
+      <c r="C287" t="s">
+        <v>631</v>
+      </c>
+      <c r="D287" t="s">
+        <v>12</v>
+      </c>
+      <c r="G287" t="s">
+        <v>405</v>
+      </c>
+      <c r="H287" t="s">
+        <v>406</v>
+      </c>
+      <c r="I287" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="288" spans="1:9">
+      <c r="A288" t="s">
+        <v>629</v>
+      </c>
+      <c r="C288" t="s">
+        <v>412</v>
+      </c>
+      <c r="D288" t="s">
+        <v>12</v>
+      </c>
+      <c r="G288" t="s">
+        <v>26</v>
+      </c>
+      <c r="H288" t="s">
+        <v>340</v>
+      </c>
+      <c r="I288" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="289" spans="1:9">
+      <c r="A289" t="s">
+        <v>629</v>
+      </c>
+      <c r="C289" t="s">
+        <v>587</v>
+      </c>
+      <c r="D289" t="s">
+        <v>12</v>
+      </c>
+      <c r="G289" t="s">
+        <v>14</v>
+      </c>
+      <c r="H289" t="s">
+        <v>371</v>
+      </c>
+      <c r="I289" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="290" spans="1:9">
+      <c r="A290" t="s">
+        <v>632</v>
+      </c>
+      <c r="C290" t="s">
+        <v>249</v>
+      </c>
+      <c r="D290" t="s">
+        <v>12</v>
+      </c>
+      <c r="G290" t="s">
+        <v>26</v>
+      </c>
+      <c r="H290" t="s">
+        <v>344</v>
+      </c>
+      <c r="I290" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="291" spans="1:9">
+      <c r="A291" t="s">
+        <v>633</v>
+      </c>
+      <c r="C291" t="s">
+        <v>634</v>
+      </c>
+      <c r="D291" t="s">
+        <v>12</v>
+      </c>
+      <c r="G291" t="s">
+        <v>26</v>
+      </c>
+      <c r="H291" t="s">
+        <v>340</v>
+      </c>
+      <c r="I291" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="292" spans="1:9">
+      <c r="A292" t="s">
+        <v>633</v>
+      </c>
+      <c r="C292" t="s">
+        <v>635</v>
+      </c>
+      <c r="D292" t="s">
+        <v>12</v>
+      </c>
+      <c r="G292" t="s">
+        <v>14</v>
+      </c>
+      <c r="H292" t="s">
+        <v>371</v>
+      </c>
+      <c r="I292" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="293" spans="1:9">
+      <c r="A293" t="s">
+        <v>636</v>
+      </c>
+      <c r="C293" t="s">
+        <v>249</v>
+      </c>
+      <c r="D293" t="s">
+        <v>12</v>
+      </c>
+      <c r="G293" t="s">
+        <v>26</v>
+      </c>
+      <c r="H293" t="s">
+        <v>344</v>
+      </c>
+      <c r="I293" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="294" spans="1:9">
+      <c r="A294" t="s">
+        <v>637</v>
+      </c>
+      <c r="C294" t="s">
+        <v>638</v>
+      </c>
+      <c r="D294" t="s">
+        <v>12</v>
+      </c>
+      <c r="G294" t="s">
+        <v>26</v>
+      </c>
+      <c r="H294" t="s">
+        <v>340</v>
+      </c>
+      <c r="I294" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="295" spans="1:9">
+      <c r="A295" t="s">
+        <v>639</v>
+      </c>
+      <c r="C295" t="s">
+        <v>640</v>
+      </c>
+      <c r="D295" t="s">
+        <v>12</v>
+      </c>
+      <c r="G295" t="s">
+        <v>26</v>
+      </c>
+      <c r="H295" t="s">
+        <v>340</v>
+      </c>
+      <c r="I295" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="296" spans="1:9">
+      <c r="A296" t="s">
+        <v>641</v>
+      </c>
+      <c r="C296" t="s">
+        <v>638</v>
+      </c>
+      <c r="D296" t="s">
+        <v>12</v>
+      </c>
+      <c r="G296" t="s">
+        <v>26</v>
+      </c>
+      <c r="H296" t="s">
+        <v>340</v>
+      </c>
+      <c r="I296" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="297" spans="1:9">
+      <c r="A297" t="s">
+        <v>642</v>
+      </c>
+      <c r="C297" t="s">
+        <v>638</v>
+      </c>
+      <c r="D297" t="s">
+        <v>12</v>
+      </c>
+      <c r="G297" t="s">
+        <v>26</v>
+      </c>
+      <c r="H297" t="s">
+        <v>340</v>
+      </c>
+      <c r="I297" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="298" spans="1:9">
+      <c r="A298" t="s">
+        <v>643</v>
+      </c>
+      <c r="C298" t="s">
+        <v>640</v>
+      </c>
+      <c r="D298" t="s">
+        <v>12</v>
+      </c>
+      <c r="G298" t="s">
+        <v>26</v>
+      </c>
+      <c r="H298" t="s">
+        <v>340</v>
+      </c>
+      <c r="I298" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="299" spans="1:9">
+      <c r="A299" t="s">
+        <v>644</v>
+      </c>
+      <c r="C299" t="s">
+        <v>638</v>
+      </c>
+      <c r="D299" t="s">
+        <v>12</v>
+      </c>
+      <c r="G299" t="s">
+        <v>26</v>
+      </c>
+      <c r="H299" t="s">
+        <v>340</v>
+      </c>
+      <c r="I299" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="300" spans="1:9">
+      <c r="A300" t="s">
+        <v>645</v>
+      </c>
+      <c r="C300" t="s">
+        <v>646</v>
+      </c>
+      <c r="D300" t="s">
+        <v>12</v>
+      </c>
+      <c r="G300" t="s">
+        <v>26</v>
+      </c>
+      <c r="H300" t="s">
+        <v>340</v>
+      </c>
+      <c r="I300" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="301" spans="1:9">
+      <c r="A301" t="s">
+        <v>647</v>
+      </c>
+      <c r="C301" t="s">
+        <v>638</v>
+      </c>
+      <c r="D301" t="s">
+        <v>12</v>
+      </c>
+      <c r="G301" t="s">
+        <v>26</v>
+      </c>
+      <c r="H301" t="s">
+        <v>340</v>
+      </c>
+      <c r="I301" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="302" spans="1:9">
+      <c r="A302" t="s">
+        <v>648</v>
+      </c>
+      <c r="C302" t="s">
+        <v>646</v>
+      </c>
+      <c r="D302" t="s">
+        <v>12</v>
+      </c>
+      <c r="G302" t="s">
+        <v>26</v>
+      </c>
+      <c r="H302" t="s">
+        <v>340</v>
+      </c>
+      <c r="I302" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="303" spans="1:9">
+      <c r="A303" t="s">
+        <v>649</v>
+      </c>
+      <c r="C303" t="s">
+        <v>638</v>
+      </c>
+      <c r="D303" t="s">
+        <v>12</v>
+      </c>
+      <c r="G303" t="s">
+        <v>26</v>
+      </c>
+      <c r="H303" t="s">
+        <v>340</v>
+      </c>
+      <c r="I303" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="304" spans="1:9">
+      <c r="A304" t="s">
+        <v>259</v>
+      </c>
+      <c r="C304" t="s">
+        <v>650</v>
+      </c>
+      <c r="D304" t="s">
+        <v>12</v>
+      </c>
+      <c r="G304" t="s">
+        <v>26</v>
+      </c>
+      <c r="H304" t="s">
+        <v>340</v>
+      </c>
+      <c r="I304" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9">
+      <c r="A305" t="s">
+        <v>651</v>
+      </c>
+      <c r="C305" t="s">
+        <v>638</v>
+      </c>
+      <c r="D305" t="s">
+        <v>12</v>
+      </c>
+      <c r="G305" t="s">
+        <v>26</v>
+      </c>
+      <c r="H305" t="s">
+        <v>340</v>
+      </c>
+      <c r="I305" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="306" spans="1:9">
+      <c r="A306" t="s">
+        <v>652</v>
+      </c>
+      <c r="C306" t="s">
+        <v>653</v>
+      </c>
+      <c r="D306" t="s">
+        <v>12</v>
+      </c>
+      <c r="G306" t="s">
+        <v>26</v>
+      </c>
+      <c r="H306" t="s">
+        <v>340</v>
+      </c>
+      <c r="I306" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="307" spans="1:9">
+      <c r="A307" t="s">
+        <v>654</v>
+      </c>
+      <c r="C307" t="s">
+        <v>655</v>
+      </c>
+      <c r="D307" t="s">
+        <v>12</v>
+      </c>
+      <c r="G307" t="s">
+        <v>26</v>
+      </c>
+      <c r="H307" t="s">
+        <v>344</v>
+      </c>
+      <c r="I307" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="308" spans="1:9">
+      <c r="A308" t="s">
+        <v>656</v>
+      </c>
+      <c r="C308" t="s">
+        <v>657</v>
+      </c>
+      <c r="D308" t="s">
+        <v>12</v>
+      </c>
+      <c r="G308" t="s">
+        <v>26</v>
+      </c>
+      <c r="H308" t="s">
+        <v>340</v>
+      </c>
+      <c r="I308" t="s">
+        <v>518</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A54:I54"/>
-    <mergeCell ref="A78:I78"/>
+    <mergeCell ref="A56:I56"/>
     <mergeCell ref="A80:I80"/>
+    <mergeCell ref="A82:I82"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026</vt:lpstr>